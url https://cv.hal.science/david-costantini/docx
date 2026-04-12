--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,624 +100,624 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analytical evidence for the endocrine-disrupting properties of mercury exposure in wild birds</w:t>
+                <w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Hernandez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Léa Lorrain-Soligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Eens</w:t>
+                <w:t xml:space="preserve">Loïz Boudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 991, pp.179969. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196033v1</w:t>
+                <w:t xml:space="preserve">hal-04810488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hidden markers of health: how mercury affects gene expression in developing seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Marciau</w:t>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bestley</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019497v1</w:t>
+                <w:t xml:space="preserve">hal-05321817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Marciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lorrain-Soligon</w:t>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïz Boudard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Olivia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">Mark Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810488v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden markers of health: how mercury affects gene expression in developing seabirds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Meta-analytical evidence for the endocrine-disrupting properties of mercury exposure in wild birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Hernandez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 385, pp.127143. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 991, pp.179969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321817v1</w:t>
+                <w:t xml:space="preserve">hal-05196033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Marciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bestley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -768,77 +768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression provides mechanistic insights into a viral disease in seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -879,425 +879,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial differentiation of background matching strategies along a Late Pleistocene range expansion route</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chiocchio</w:t>
+                <w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Marciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-022-10216-2⟩</w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/724686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936133v1</w:t>
+                <w:t xml:space="preserve">hal-04001668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographic history moulds population differentiation in ageing of oxidative status in an amphibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Liparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canestrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.235002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Marciau</w:t>
+                <w:t xml:space="preserve">Spatial differentiation of background matching strategies along a Late Pleistocene range expansion route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chiocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mark Hindell</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Liparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 96 (3), </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/724686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-022-10216-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001668v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response of hibernating European bats to a fungal challenge</w:t>
               </w:r>
@@ -1411,6731 +1411,6731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicosulfuron, a sulfonylurea herbicide, alters embryonic development and oxidative status of hatchlings at environmental concentrations in an amphibian species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hormesis in ecotoxicological studies: A critical evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cheron</w:t>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 232, pp.113277. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cotox.2022.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554861v1</w:t>
+                <w:t xml:space="preserve">hal-03936144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormesis in ecotoxicological studies: A critical evolutionary perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+                <w:t xml:space="preserve">Integument carotenoid-based colouration reflects contamination to perfluoroalkyl substances, but not mercury, in arctic black-legged kittiwakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Messina</w:t>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Marasco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Wing Gabrielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cotox.2022.01.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.952765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.952765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936144v1</w:t>
+                <w:t xml:space="preserve">hal-03812162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integument carotenoid-based colouration reflects contamination to perfluoroalkyl substances, but not mercury, in arctic black-legged kittiwakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seabirds under environmental pressures: Food supplementation has a larger impact than selenium on chicks exposed to mercury and a viral disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.952765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.952765⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.963512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812162v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seabirds under environmental pressures: Food supplementation has a larger impact than selenium on chicks exposed to mercury and a viral disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early life parameters and personality affect oxidative status during adulthood in an altricial rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veridiana Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Rangassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jaravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.963512⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889225v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of personality and locomotory performance traits during a late Pleistocene island colonization in a tree frog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Liparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chiocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cz/zoac062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life parameters and personality affect oxidative status during adulthood in an altricial rodent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meta-analysis of impacts of immune response and infection on oxidative status in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.15427⟩</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coac018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936151v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) alters oxidative status during embryonic development in an amphibian species</w:t>
+                <w:t xml:space="preserve">Impacts of selective logging on haemosporidian infection and physiological correlates in tropical birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cheron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paul Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie van Houtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ribout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Benedick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131882⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (1), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340967v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of impacts of immune response and infection on oxidative status in vertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possible interaction between exposure to environmental contaminants and nutritional stress in promoting disease occurrence in seabirds from French Guiana: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01914-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/conphys/coac018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03936062v1</w:t>
+                <w:t xml:space="preserve">hal-03684054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of selective logging on haemosporidian infection and physiological correlates in tropical birds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) alters oxidative status during embryonic development in an amphibian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzan Benedick</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2021.07.003⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.131882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936170v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible interaction between exposure to environmental contaminants and nutritional stress in promoting disease occurrence in seabirds from French Guiana: a review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced bacterial sickness causes inflammation but not blood oxidative stress in Egyptian fruit bats ( Rousettus aegyptiacus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilla Jordán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Yovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01914-2⟩</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684054v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced bacterial sickness causes inflammation but not blood oxidative stress in Egyptian fruit bats ( Rousettus aegyptiacus )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yossi Yovel</w:t>
+                <w:t xml:space="preserve">Rethinking Subthreshold Effects in Regulatory Chemical Risk Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenios Agathokleous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damià Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Antunes Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosun Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coac028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (16), pp.11095-11099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936177v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Subthreshold Effects in Regulatory Chemical Risk Assessments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicosulfuron, a sulfonylurea herbicide, alters embryonic development and oxidative status of hatchlings at environmental concentrations in an amphibian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (16), pp.11095-11099. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 232, pp.113277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936198v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective logging reduces body size in omnivorous and frugivorous tropical forest birds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
+                <w:t xml:space="preserve">Biogeography of telomere dynamics in a vertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Liparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy C.P. Cosset</w:t>
+                <w:t xml:space="preserve">Frederic Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzan Benedick</w:t>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256, pp.109036. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.453-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936804v1</w:t>
+                <w:t xml:space="preserve">hal-03138801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second warning to humanity: contributions and solutions from conservation physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the food: rapid changes in antioxidant content of diet affect oxidative status of chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Madliger</w:t>
+                <w:t xml:space="preserve">Shelly Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Franklin</w:t>
+                <w:t xml:space="preserve">Lyna Rachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Chown</w:t>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fuller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Hultine</w:t>
+                <w:t xml:space="preserve">Mélanie Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coab038⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (5), pp.R728-R734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00003.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933211v1</w:t>
+                <w:t xml:space="preserve">hal-03933170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of telomere dynamics in a vertebrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anita Liparoto</w:t>
+                <w:t xml:space="preserve">Controlled expression of the migratory phenotype affects oxidative status in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Pola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Angelier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonida Fusani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (3), pp.453-455. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.05286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138801v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the food: rapid changes in antioxidant content of diet affect oxidative status of chimpanzees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of defence strategies of a hibernating European bat species towards the fungal pathogen Pseudogymnoascus destructans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fritze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Puechmaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shelly Masi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörns Fickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Rachid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Rohmer</w:t>
+                <w:t xml:space="preserve">Christian Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00003.2021⟩</w:t>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.104017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.104017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933170v1</w:t>
+                <w:t xml:space="preserve">hal-03933192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled expression of the migratory phenotype affects oxidative status in birds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+                <w:t xml:space="preserve">Applied ecoimmunology: using immunological tools to improve conservation efforts in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Pola</w:t>
+                <w:t xml:space="preserve">Cynthia Downs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonida Fusani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (6), </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.233486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coab074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936805v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of defence strategies of a hibernating European bat species towards the fungal pathogen Pseudogymnoascus destructans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Fritze</w:t>
+                <w:t xml:space="preserve">Selective logging reduces body size in omnivorous and frugivorous tropical forest birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Puechmaille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Voigt</w:t>
+                <w:t xml:space="preserve">Cindy C.P. Cosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Benedick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2021.104017⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.109036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2021.109036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933192v1</w:t>
+                <w:t xml:space="preserve">hal-03936804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied ecoimmunology: using immunological tools to improve conservation efforts in a changing world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The second warning to humanity: contributions and solutions from conservation physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Madliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ohmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Craig Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+                <w:t xml:space="preserve">Steven Chown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Downs</w:t>
+                <w:t xml:space="preserve">Andrea Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ferguson</w:t>
+                <w:t xml:space="preserve">Kevin Hultine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/conphys/coab074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coab038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936217v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mercury exposure and relationships with isotopes and markers of oxidative status in chicks of a Mediterranean seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The immune response of bats differs between pre-migration and migration seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fritze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Lindecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Dell'Omo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gunārs Pētersons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 260, pp.114095. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74473-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561063v1</w:t>
+                <w:t xml:space="preserve">hal-03936810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Phylogenetic Characterization of a Novel Herpesvirus in Sooty Terns Onychoprion fuscatus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+                <w:t xml:space="preserve">Impacts of selective logging on the oxidative status of tropical understorey birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">David Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Pineau</w:t>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Beemster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00567⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (10), pp.2222-2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932020v1</w:t>
+                <w:t xml:space="preserve">hal-03936814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune response of bats differs between pre-migration and migration seasons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Glucocorticoids link forest type to local abundance in tropical birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunārs Pētersons</w:t>
+                <w:t xml:space="preserve">Virginie Canoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74473-3⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.1814-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936810v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of selective logging on the oxidative status of tropical understorey birds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Edwards</w:t>
+                <w:t xml:space="preserve">Detection and Phylogenetic Characterization of a Novel Herpesvirus in Sooty Terns Onychoprion fuscatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Beemster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
+                <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (10), pp.2222-2234. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936814v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids link forest type to local abundance in tropical birds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex-Specific Response to Caloric Restriction After Reproductive Investment in Microcebus murinus: An Integrative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Canoine</w:t>
+                <w:t xml:space="preserve">Aude Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Cosset</w:t>
+                <w:t xml:space="preserve">Laura Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13586⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936811v1</w:t>
+                <w:t xml:space="preserve">hal-03025746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury exposure in relation to foraging ecology and its impact on the oxidative status of an endangered seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Soldatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri V Albores-Barajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 724, pp.138131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Specific Response to Caloric Restriction After Reproductive Investment in Microcebus murinus: An Integrative Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Puch</w:t>
+                <w:t xml:space="preserve">Patterns of mercury exposure and relationships with isotopes and markers of oxidative status in chicks of a Mediterranean seabird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Riffaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Riou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giacomo Dell'Omo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.114095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025746v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormesis promotes evolutionary change</w:t>
+                <w:t xml:space="preserve">Understanding diversity in oxidative status and oxidative stress: the opportunities and challenges ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dose-Response</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (2), pp.155932581984337. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (13), pp.jeb194688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1559325819843376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.194688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181740v1</w:t>
+                <w:t xml:space="preserve">hal-02285398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migratory flight imposes oxidative stress in bats</w:t>
+                <w:t xml:space="preserve">Impacts of land use on an insectivorous tropical bat: The importance of mercury, physio-immunology and trophic position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á. Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bumrungsri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Voigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zoy039⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 671, pp.1077-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183480v1</w:t>
+                <w:t xml:space="preserve">hal-02336535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food supplementation protects Magnificent frigatebird chicks against a fatal viral disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.e12630. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher plasma oxidative damage and lower plasma antioxidant defences in an Arctic seabird exposed to perfluoroalkyl carboxylic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorte Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borge Moe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Wing Gabrielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.278-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding diversity in oxidative status and oxidative stress: the opportunities and challenges ahead</w:t>
+                <w:t xml:space="preserve">The linear no-threshold model is less realistic than threshold or hormesis-based models: An evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny Borremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 301, pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2018.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.194688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285398v1</w:t>
+                <w:t xml:space="preserve">hal-02169286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of land use on an insectivorous tropical bat: The importance of mercury, physio-immunology and trophic position</w:t>
+                <w:t xml:space="preserve">Migratory flight imposes oxidative stress in bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Lindecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunārs Pētersons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Voigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (2), pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoy039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02336535v1</w:t>
+                <w:t xml:space="preserve">hal-02183480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear no-threshold model is less realistic than threshold or hormesis-based models: An evolutionary perspective</w:t>
+                <w:t xml:space="preserve">Hormesis promotes evolutionary change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benny Borremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 301, pp.26-33. </w:t>
+              <w:t xml:space="preserve">Dose-Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.155932581984337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2018.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1559325819843376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169286v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental infection by microparasites affects the oxidative balance in their avian reservoir host the blackbird Turdus merula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cláudia Norte</w:t>
+                <w:t xml:space="preserve">Physiological and immunological responses of birds and mammals to forest degradation: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.223-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975649v1</w:t>
+                <w:t xml:space="preserve">hal-03975645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis reveals that reproductive strategies are associated with sexual differences in oxidative balance across vertebrates</w:t>
+                <w:t xml:space="preserve">Dietary antioxidants, food deprivation and growth affect differently oxidative status of blood and brain in juvenile European seabass ( Dicentrarchus labrax )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Strinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Trisolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zox002⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975618v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and immunological responses of birds and mammals to forest degradation: A meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-analysis reveals that reproductive strategies are associated with sexual differences in oxidative balance across vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zox002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03975645v1</w:t>
+                <w:t xml:space="preserve">hal-03975618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary antioxidants, food deprivation and growth affect differently oxidative status of blood and brain in juvenile European seabass ( Dicentrarchus labrax )</w:t>
+                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Angeletti</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Strinati</w:t>
+                <w:t xml:space="preserve">Joerg Melzheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Trisolino</w:t>
+                <w:t xml:space="preserve">Vera Menges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Carlini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bettina Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 216, pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (65), pp.37098-37104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975630v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do glucocorticoids mediate the link between environmental conditions and telomere dynamics in wild vertebrates? A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological costs of infection: herpesvirus replication is linked to blood oxidative stress in equids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanatana-Eirini Soilemetzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Azab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28688-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574969v1</w:t>
+                <w:t xml:space="preserve">hal-03975633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do glucocorticoids mediate the link between environmental conditions and telomere dynamics in wild vertebrates? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bettina Wachter</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03948969v1</w:t>
+                <w:t xml:space="preserve">hal-01574969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological costs of infection: herpesvirus replication is linked to blood oxidative stress in equids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Bohner</w:t>
+                <w:t xml:space="preserve">Resveratrol supplementation reduces oxidative stress and modulates the immune response in free-living animals during a viral infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28688-0⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.2509-2519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975633v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resveratrol supplementation reduces oxidative stress and modulates the immune response in free-living animals during a viral infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Melzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Menges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13195⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (65), pp.37098-37104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262191v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-specific effects of inbreeding and early life conditions on the adult oxidative balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Anna de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Casasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Asard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (5), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zox076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02053499v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific effects of inbreeding and early life conditions on the adult oxidative balance</w:t>
+                <w:t xml:space="preserve">Experimental infection by microparasites affects the oxidative balance in their avian reservoir host the blackbird Turdus merula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raïssa Anna de Boer</w:t>
+                <w:t xml:space="preserve">Ana Cláudia Norte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Casasole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+                <w:t xml:space="preserve">Pedro Miguel Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Asard</w:t>
+                <w:t xml:space="preserve">Jaime Albino Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (5), pp.631-639. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.720-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zox076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975641v1</w:t>
+                <w:t xml:space="preserve">hal-03975649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping in the Night: An Investigation of the Leaping Activity of the Western Tarsier (Cephalopachus bancanus borneanus) Using Accelerometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neither artificial light at night, anthropogenic noise nor distance from roads are associated with oxidative status of nestlings in an urban population of songbirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Casasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Asard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000477540⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210, pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975597v1</w:t>
+                <w:t xml:space="preserve">hal-03975587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Oxidative Stress and Signal Honesty</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corticosterone, inflammation, immune status and telomere length in frigatebird nestlings facing a severe herpesvirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00032⟩</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/conphys/cow073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975592v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental inhibition of a key cellular antioxidant affects vocal communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative and evolutionary approach to oxidative stress in fish: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Birnie-Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Willmore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12825⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.928-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975613v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither artificial light at night, anthropogenic noise nor distance from roads are associated with oxidative status of nestlings in an urban population of songbirds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socioecological and environmental predictors of physiological stress markers in a threatened feline species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Melzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 210, pp.14-21. </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/cox069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975587v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corticosterone, inflammation, immune status and telomere length in frigatebird nestlings facing a severe herpesvirus infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Individual variation of persistent organic pollutants in relation to stable isotope ratios, sex, reproductive phase and oxidative status in Scopoli's shearwaters ( Calonectris diomedea ) from the Southern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Eulaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Ambus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/cow073⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450810v1</w:t>
+                <w:t xml:space="preserve">hal-03975603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology drives contaminant concentrations within a tropical seabird community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Eulaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Malarvannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Mendez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 227, pp.183 - 193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variation of persistent organic pollutants in relation to stable isotope ratios, sex, reproductive phase and oxidative status in Scopoli's shearwaters ( Calonectris diomedea ) from the Southern Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxidative stress biomarkers are associated with visible clinical signs of a disease in frigatebird nestlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Per Ambus</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abd Elgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975603v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01583533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative and evolutionary approach to oxidative stress in fish: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Oxidative Stress and Signal Honesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Willmore</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12215⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975577v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioecological and environmental predictors of physiological stress markers in a threatened feline species</w:t>
+                <w:t xml:space="preserve">Jumping in the Night: An Investigation of the Leaping Activity of the Western Tarsier (Cephalopachus bancanus borneanus) Using Accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danica Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1), pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000477540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/conphys/cox069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03975607v1</w:t>
+                <w:t xml:space="preserve">hal-03975597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress biomarkers are associated with visible clinical signs of a disease in frigatebird nestlings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental inhibition of a key cellular antioxidant affects vocal communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lacoste</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Casasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Asard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1599. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.1101-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01417-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01583533v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of mercury and low levels of persistent organic pollutants in a tropical seabird in French Guiana, the Magnificent frigatebird, Fregata magnificens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Eulaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Malarvannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.384 - 393. </w:t>
@@ -8186,77 +8186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress favours herpes virus infection in vertebrates: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8642,51 +8642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Marasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Strategies and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.99-125, 2022, Fascinating Life Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8824,51 +8824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cordeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canestrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Strategies and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.267-282, 2022, Fascinating Life Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9071,51 +9071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Eens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179969" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Spadavecchia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiocchio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Liparoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-022-10216-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.235002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rns Fickel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Wehner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193;. Czirj&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Messina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2022.01.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.963512" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac062" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936151v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko R&#246;del" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Jardim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jaravel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jacquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131882" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie van Houtte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tomassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Benedick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2021.07.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01914-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Weinberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Jord&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Yovel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aschner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antunes Azevedo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Bhattacharya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02896" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C.P. Cosset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Madliger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Franklin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hultine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05286" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Masi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rohmer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00003.2021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonida Fusani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233486" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933192v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Puechmaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voigt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ohmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Downs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferguson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab074" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114095" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lindecke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun&#257;rs P&#275;tersons" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74473-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936814v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Beemster" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13280" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cosset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13586" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Soldatini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Albores-Barajas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138131" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Riffaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Riou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325819843376" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183480v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoy039" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165711v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12630" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238536v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.10.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.194688" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bumrungsri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Borremans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2018.10.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Norte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Albino Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.02.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975618v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.06.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975630v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Angeletti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Strinati" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trisolino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carlini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.032" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948969v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Melzheimer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Menges" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wachter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.09.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T42Z7B4M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanatana-Eirini Soilemetzidou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Azab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bohner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28688-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13195" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975641v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Anna de Boer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casasole" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Asard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975597v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goossens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Stark" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000477540" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975592v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00032" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975613v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12825" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raap" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.05.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450810v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cow073" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eulaers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Malarvannan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mendez-Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.04.040" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975603v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M&#252;ller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975577v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willmore" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12215" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975607v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cox069" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583533v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abd Elgawad" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01417-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333341v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sebastiano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133967" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meill&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2975-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Huber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Houdelier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cordeschi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Eens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Liparoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.235002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Spadavecchia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiocchio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-022-10216-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rns Fickel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Wehner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193;. Czirj&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Messina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2022.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.963512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko R&#246;del" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Jardim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jaravel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jacquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15427" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac062" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Edwards" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie van Houtte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tomassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Benedick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2021.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01914-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131882" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Weinberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Jord&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Yovel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aschner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antunes Azevedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Bhattacharya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113277" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Masi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rohmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00003.2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonida Fusani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233486" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Puechmaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voigt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ohmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Downs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferguson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C.P. Cosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Madliger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Franklin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hultine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lindecke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun&#257;rs P&#275;tersons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74473-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Beemster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cosset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13586" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Riffaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Riou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Soldatini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Albores-Barajas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138131" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114095" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.194688" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bumrungsri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.398" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Borremans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2018.10.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoy039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325819843376" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.06.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Angeletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Strinati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trisolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carlini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Melzheimer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Menges" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wachter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T42Z7B4M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanatana-Eirini Soilemetzidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Azab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bohner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28688-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13195" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Anna de Boer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casasole" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Asard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Norte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Albino Ramos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.02.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raap" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.05.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cow073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willmore" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12215" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cox069" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M&#252;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eulaers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Malarvannan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mendez-Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.04.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abd Elgawad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01417-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goossens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Stark" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000477540" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12825" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333341v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sebastiano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133967" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meill&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2975-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Huber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Houdelier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cordeschi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>