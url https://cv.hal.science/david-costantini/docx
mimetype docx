--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t>
+                <w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lorrain-Soligon</w:t>
+                <w:t xml:space="preserve">Coline Marciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïz Boudard</w:t>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Olivia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+                <w:t xml:space="preserve">Mark Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810488v1</w:t>
+                <w:t xml:space="preserve">hal-05019497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden markers of health: how mercury affects gene expression in developing seabirds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salty surprises: Developmental and behavioral responses to environmental salinity reveal higher tolerance of inland rather than coastal Bufo spinosus tadpoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lorrain-Soligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïz Boudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127143⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 264, pp.120401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321817v1</w:t>
+                <w:t xml:space="preserve">hal-04810488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coline Marciau</w:t>
+                <w:t xml:space="preserve">Hidden markers of health: how mercury affects gene expression in developing seabirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bestley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 302, pp.111818. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019497v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analytical evidence for the endocrine-disrupting properties of mercury exposure in wild birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Hernandez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 991, pp.179969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -634,90 +634,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibling similarity in telomere length in Adélie penguin chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Marciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bestley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Hicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -768,90 +768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression provides mechanistic insights into a viral disease in seabirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 957, pp.177478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -879,468 +879,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biogeographic history moulds population differentiation in ageing of oxidative status in an amphibian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Liparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/724686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.235002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001668v1</w:t>
+                <w:t xml:space="preserve">hal-03936818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic history moulds population differentiation in ageing of oxidative status in an amphibian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial differentiation of background matching strategies along a Late Pleistocene range expansion route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chiocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Liparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Liparoto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.235002⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-022-10216-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936818v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial differentiation of background matching strategies along a Late Pleistocene range expansion route</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chiocchio</w:t>
+                <w:t xml:space="preserve">Environmental drivers of growth and oxidative status during early life in a long-lived Antarctic seabird, the Adélie Penguin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Marciau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bestley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Costantini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+                <w:t xml:space="preserve">Olivia Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hindell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-022-10216-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/724686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936133v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune response of hibernating European bats to a fungal challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörns Fickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,90 +1417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormesis in ecotoxicological studies: A critical evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,51 +1534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integument carotenoid-based colouration reflects contamination to perfluoroalkyl substances, but not mercury, in arctic black-legged kittiwakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,103 +1668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabirds under environmental pressures: Food supplementation has a larger impact than selenium on chicks exposed to mercury and a viral disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1792,325 +1792,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life parameters and personality affect oxidative status during adulthood in an altricial rodent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daphné Jacquet</w:t>
+                <w:t xml:space="preserve">Evolution of personality and locomotory performance traits during a late Pleistocene island colonization in a tree frog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Carere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Liparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chiocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.15427⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoac062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936151v1</w:t>
+                <w:t xml:space="preserve">hal-03936136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of personality and locomotory performance traits during a late Pleistocene island colonization in a tree frog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chiocchio</w:t>
+                <w:t xml:space="preserve">Early life parameters and personality affect oxidative status during adulthood in an altricial rodent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Rödel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veridiana Jardim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Rangassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jaravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zoac062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936136v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of impacts of immune response and infection on oxidative status in vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,615 +2272,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible interaction between exposure to environmental contaminants and nutritional stress in promoting disease occurrence in seabirds from French Guiana: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) alters oxidative status during embryonic development in an amphibian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01914-2⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.131882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684054v1</w:t>
+                <w:t xml:space="preserve">hal-03340967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminomethylphosphonic acid (AMPA) alters oxidative status during embryonic development in an amphibian species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Possible interaction between exposure to environmental contaminants and nutritional stress in promoting disease occurrence in seabirds from French Guiana: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ribout</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 287, pp.131882. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.131882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01914-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340967v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced bacterial sickness causes inflammation but not blood oxidative stress in Egyptian fruit bats ( Rousettus aegyptiacus )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking Subthreshold Effects in Regulatory Chemical Risk Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Weinberg</w:t>
+                <w:t xml:space="preserve">Evgenios Agathokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilla Jordán</w:t>
+                <w:t xml:space="preserve">Damià Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Moreno</w:t>
+                <w:t xml:space="preserve">Michael Aschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Yovel</w:t>
+                <w:t xml:space="preserve">Ricardo Antunes Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosun Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/coac028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (16), pp.11095-11099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936177v1</w:t>
+                <w:t xml:space="preserve">hal-03936198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Subthreshold Effects in Regulatory Chemical Risk Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgenios Agathokleous</w:t>
+                <w:t xml:space="preserve">Induced bacterial sickness causes inflammation but not blood oxidative stress in Egyptian fruit bats ( Rousettus aegyptiacus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damià Barceló</w:t>
+                <w:t xml:space="preserve">Maya Weinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Aschner</w:t>
+                <w:t xml:space="preserve">Lilla Jordán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Antunes Azevedo</w:t>
+                <w:t xml:space="preserve">Kelsey Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosun Bhattacharya</w:t>
+                <w:t xml:space="preserve">Yossi Yovel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (16), pp.11095-11099. </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/coac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936198v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicosulfuron, a sulfonylurea herbicide, alters embryonic development and oxidative status of hatchlings at environmental concentrations in an amphibian species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 232, pp.113277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,351 +2908,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of telomere dynamics in a vertebrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anita Liparoto</w:t>
+                <w:t xml:space="preserve">Mind the food: rapid changes in antioxidant content of diet affect oxidative status of chimpanzees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Angelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ribout</w:t>
+                <w:t xml:space="preserve">Shelly Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyna Rachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Beltrame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05286⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320 (5), pp.R728-R734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00003.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138801v1</w:t>
+                <w:t xml:space="preserve">hal-03933170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the food: rapid changes in antioxidant content of diet affect oxidative status of chimpanzees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Beltrame</w:t>
+                <w:t xml:space="preserve">Biogeography of telomere dynamics in a vertebrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Liparoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rohmer</w:t>
+                <w:t xml:space="preserve">Frederic Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 320 (5), pp.R728-R734. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.453-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00003.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933170v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled expression of the migratory phenotype affects oxidative status in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Marasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörns Fickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applied ecoimmunology: using immunological tools to improve conservation efforts in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Á Czirják</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,51 +3593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective logging reduces body size in omnivorous and frugivorous tropical forest birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Tomassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3842,874 +3842,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune response of bats differs between pre-migration and migration seasons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcus Fritze</w:t>
+                <w:t xml:space="preserve">Detection and Phylogenetic Characterization of a Novel Herpesvirus in Sooty Terns Onychoprion fuscatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Canestrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Lindecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunārs Pētersons</w:t>
+                <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.17384. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74473-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936810v1</w:t>
+                <w:t xml:space="preserve">hal-02932020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of selective logging on the oxidative status of tropical understorey birds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Messina</w:t>
+                <w:t xml:space="preserve">The immune response of bats differs between pre-migration and migration seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fritze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Edwards</w:t>
+                <w:t xml:space="preserve">Oliver Lindecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
+                <w:t xml:space="preserve">Gunārs Pētersons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13280⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74473-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936814v1</w:t>
+                <w:t xml:space="preserve">hal-03936810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids link forest type to local abundance in tropical birds</w:t>
+                <w:t xml:space="preserve">Impacts of selective logging on the oxidative status of tropical understorey birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Canoine</w:t>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Cosset</w:t>
+                <w:t xml:space="preserve">Gerrit Beemster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Tomassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (9), pp.1814-1825. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (10), pp.2222-2234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936811v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Phylogenetic Characterization of a Novel Herpesvirus in Sooty Terns Onychoprion fuscatus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Bisconti</w:t>
+                <w:t xml:space="preserve">Glucocorticoids link forest type to local abundance in tropical birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Marasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Virginie Canoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Pineau</w:t>
+                <w:t xml:space="preserve">Cindy Cosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.567. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (9), pp.1814-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932020v1</w:t>
+                <w:t xml:space="preserve">hal-03936811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Specific Response to Caloric Restriction After Reproductive Investment in Microcebus murinus: An Integrative Approach</w:t>
+                <w:t xml:space="preserve">Mercury exposure in relation to foraging ecology and its impact on the oxidative status of an endangered seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Noiret</w:t>
+                <w:t xml:space="preserve">Cecilia Soldatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Puch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Riou</w:t>
+                <w:t xml:space="preserve">Yuri V Albores-Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00506⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 724, pp.138131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025746v1</w:t>
+                <w:t xml:space="preserve">hal-02542269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury exposure in relation to foraging ecology and its impact on the oxidative status of an endangered seabird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex-Specific Response to Caloric Restriction After Reproductive Investment in Microcebus murinus: An Integrative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Puch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Soldatini</w:t>
+                <w:t xml:space="preserve">Coralie Riffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+                <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri V Albores-Barajas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Jean-Francois Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 724, pp.138131. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542269v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of mercury exposure and relationships with isotopes and markers of oxidative status in chicks of a Mediterranean seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,529 +4763,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding diversity in oxidative status and oxidative stress: the opportunities and challenges ahead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Food supplementation protects Magnificent frigatebird chicks against a fatal viral disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (13), pp.jeb194688. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e12630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.194688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.12630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285398v1</w:t>
+                <w:t xml:space="preserve">hal-02165711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of land use on an insectivorous tropical bat: The importance of mercury, physio-immunology and trophic position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Higher plasma oxidative damage and lower plasma antioxidant defences in an Arctic seabird exposed to perfluoroalkyl carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bumrungsri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borge Moe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Wing Gabrielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.398⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336535v1</w:t>
+                <w:t xml:space="preserve">hal-02238536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food supplementation protects Magnificent frigatebird chicks against a fatal viral disease</w:t>
+                <w:t xml:space="preserve">Understanding diversity in oxidative status and oxidative stress: the opportunities and challenges ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (13), pp.jeb194688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.194688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/conl.12630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02165711v1</w:t>
+                <w:t xml:space="preserve">hal-02285398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher plasma oxidative damage and lower plasma antioxidant defences in an Arctic seabird exposed to perfluoroalkyl carboxylic acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts of land use on an insectivorous tropical bat: The importance of mercury, physio-immunology and trophic position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorte Herzke</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á. Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borge Moe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara Bumrungsri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.278-285. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 671, pp.1077-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02238536v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear no-threshold model is less realistic than threshold or hormesis-based models: An evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benny Borremans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,77 +5332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migratory flight imposes oxidative stress in bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Lindecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunārs Pētersons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Voigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormesis promotes evolutionary change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dose-Response</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.155932581984337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5521,831 +5521,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and immunological responses of birds and mammals to forest degradation: A meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis reveals that reproductive strategies are associated with sexual differences in oxidative balance across vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 224, pp.223-229. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zox002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975645v1</w:t>
+                <w:t xml:space="preserve">hal-03975618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary antioxidants, food deprivation and growth affect differently oxidative status of blood and brain in juvenile European seabass ( Dicentrarchus labrax )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physiological and immunological responses of birds and mammals to forest degradation: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Eens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.032⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.223-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975630v1</w:t>
+                <w:t xml:space="preserve">hal-03975645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis reveals that reproductive strategies are associated with sexual differences in oxidative balance across vertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dietary antioxidants, food deprivation and growth affect differently oxidative status of blood and brain in juvenile European seabass ( Dicentrarchus labrax )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Strinati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Trisolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Carlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zox002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975618v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Do glucocorticoids mediate the link between environmental conditions and telomere dynamics in wild vertebrates? A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bettina Wachter</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948969v1</w:t>
+                <w:t xml:space="preserve">hal-01574969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological costs of infection: herpesvirus replication is linked to blood oxidative stress in equids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Melzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Menges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28688-0⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (65), pp.37098-37104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975633v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do glucocorticoids mediate the link between environmental conditions and telomere dynamics in wild vertebrates? A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physiological costs of infection: herpesvirus replication is linked to blood oxidative stress in equids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Seeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanatana-Eirini Soilemetzidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Azab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.99-111. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2017.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574969v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol supplementation reduces oxidative stress and modulates the immune response in free-living animals during a viral infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (11), pp.2509-2519. </w:t>
@@ -6377,372 +6377,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sex-specific effects of inbreeding and early life conditions on the adult oxidative balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Anna de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Casasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Asard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (5), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zox076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053499v1</w:t>
+                <w:t xml:space="preserve">hal-03975641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific effects of inbreeding and early life conditions on the adult oxidative balance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sex and species differences of stress markers in sympatric cheetahs and leopards in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Melzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Menges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (65), pp.37098-37104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2018.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zox076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03975641v1</w:t>
+                <w:t xml:space="preserve">hal-02053499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental infection by microparasites affects the oxidative balance in their avian reservoir host the blackbird Turdus merula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cláudia Norte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Miguel Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Albino Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6793,103 +6793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neither artificial light at night, anthropogenic noise nor distance from roads are associated with oxidative status of nestlings in an urban population of songbirds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Casasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Asard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210, pp.14-21. </w:t>
@@ -6927,103 +6927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticosterone, inflammation, immune status and telomere length in frigatebird nestlings facing a severe herpesvirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
@@ -7055,572 +7055,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative and evolutionary approach to oxidative stress in fish: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic ecology drives contaminant concentrations within a tropical seabird community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Birnie-Gauvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Costantini</w:t>
+                <w:t xml:space="preserve">Igor Eulaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Cooke</w:t>
+                <w:t xml:space="preserve">Govindan Malarvannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Willmore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula Mendez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (5), pp.928-942. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 227, pp.183 - 193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975577v1</w:t>
+                <w:t xml:space="preserve">hal-01572190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioecological and environmental predictors of physiological stress markers in a threatened feline species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual variation of persistent organic pollutants in relation to stable isotope ratios, sex, reproductive phase and oxidative status in Scopoli's shearwaters ( Calonectris diomedea ) from the Southern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Eulaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Ambus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/conphys/cox069⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975607v1</w:t>
+                <w:t xml:space="preserve">hal-03975603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variation of persistent organic pollutants in relation to stable isotope ratios, sex, reproductive phase and oxidative status in Scopoli's shearwaters ( Calonectris diomedea ) from the Southern Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comparative and evolutionary approach to oxidative stress in fish: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Birnie-Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Willmore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.014⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.928-942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975603v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology drives contaminant concentrations within a tropical seabird community</w:t>
+                <w:t xml:space="preserve">Socioecological and environmental predictors of physiological stress markers in a threatened feline species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Wachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Melzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 227, pp.183 - 193. </w:t>
+              <w:t xml:space="preserve">Conservation Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.04.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/conphys/cox069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572190v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress biomarkers are associated with visible clinical signs of a disease in frigatebird nestlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamada Abd Elgawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,51 +7697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Oxidative Stress and Signal Honesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7788,64 +7788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping in the Night: An Investigation of the Leaping Activity of the Western Tarsier (Cephalopachus bancanus borneanus) Using Accelerometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manrico Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7918,90 +7918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental inhibition of a key cellular antioxidant affects vocal communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Casasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamada Abdelgawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Asard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.1101-1110. </w:t>
@@ -8039,103 +8039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of mercury and low levels of persistent organic pollutants in a tropical seabird in French Guiana, the Magnificent frigatebird, Fregata magnificens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manrico Sebastiano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Eulaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govindan Malarvannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.384 - 393. </w:t>
@@ -8186,90 +8186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress favours herpes virus infection in vertebrates: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Sebastiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Eens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (4), pp.325-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8303,51 +8303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic responses to oxidative stress and inflammation in the wandering albatross (Diomedea exulans).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,51 +8437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress in relation to reproduction, contaminants, gender and age in a long-lived seabird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Meillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,51 +8616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Life Stress Drives the Molecular Mechanisms Shaping the Adult Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Houdelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8720,51 +8720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For Better or Worse: Benefits and Costs of Transgenerational Plasticity and the Transhormesis Hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Strategies and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.37-49, 2022, Fascinating Life Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8811,64 +8811,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic Aliens: Developmental Plasticity and the Spread of Invasive Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cordeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canestrelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Strategies and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.267-282, 2022, Fascinating Life Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9071,51 +9071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Eens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Liparoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.235002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Spadavecchia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiocchio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-022-10216-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rns Fickel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Wehner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193;. Czirj&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Messina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2022.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.963512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko R&#246;del" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Jardim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jaravel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jacquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15427" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac062" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Edwards" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie van Houtte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tomassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Benedick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2021.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01914-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131882" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936177v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Weinberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Jord&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Yovel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac028" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aschner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antunes Azevedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Bhattacharya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113277" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Masi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rohmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00003.2021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonida Fusani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233486" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Puechmaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voigt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ohmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Downs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferguson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C.P. Cosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Madliger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Franklin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hultine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936810v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lindecke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun&#257;rs P&#275;tersons" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74473-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Beemster" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canoine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cosset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13586" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025746v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Riffaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Riou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00506" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542269v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Soldatini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Albores-Barajas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138131" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114095" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.194688" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bumrungsri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.398" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12630" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Borremans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2018.10.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoy039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325819843376" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.06.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975630v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Angeletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Strinati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trisolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carlini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.032" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975618v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Melzheimer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Menges" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wachter" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.09.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T42Z7B4M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanatana-Eirini Soilemetzidou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Azab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bohner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28688-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574969v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13195" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053499v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975641v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Anna de Boer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casasole" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Asard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Norte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Albino Ramos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.02.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raap" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.05.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cow073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willmore" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12215" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cox069" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M&#252;ller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eulaers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Malarvannan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mendez-Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.04.040" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abd Elgawad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01417-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goossens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Stark" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000477540" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12825" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333341v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sebastiano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133967" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meill&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2975-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Huber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Houdelier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cordeschi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Marciau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bestley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costantini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hicks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hindell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111818" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;z Boudard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manrico Sebastiano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120401" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Eens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Hernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Hindell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4923321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Liparoto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canestrelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bisconti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.235002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Spadavecchia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chiocchio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-022-10216-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fritze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rns Fickel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Wehner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193;. Czirj&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.046078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Messina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Marasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2022.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bl&#233;vin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Esteve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Wing Gabrielsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.952765" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.963512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoac062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko R&#246;del" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Jardim" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Rangassamy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jaravel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jacquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15427" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul Edwards" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie van Houtte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tomassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Benedick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2021.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.131882" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01914-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenios Agathokleous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Barcel&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aschner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Antunes Azevedo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosun Bhattacharya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02896" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Weinberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Jord&#225;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Moreno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Yovel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coac028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554861v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113277" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Masi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Rachid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Beltrame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rohmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00003.2021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Angelier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05286" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonida Fusani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233486" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Puechmaille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voigt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2021.104017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936217v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ohmer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Downs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferguson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936804v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy C.P. Cosset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2021.109036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933211v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Madliger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Franklin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hultine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/coab038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Pineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00567" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Lindecke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun&#257;rs P&#275;tersons" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74473-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936814v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abdelgawad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Beemster" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13280" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Canoine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Cosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13586" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542269v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Soldatini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri V Albores-Barajas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Noiret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Puch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Riffaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Riou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00506" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114095" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165711v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12630" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borge Moe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.10.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.194688" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bumrungsri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Borremans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2018.10.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02183480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoy039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325819843376" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.06.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975630v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Angeletti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Strinati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Trisolino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carlini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.10.032" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574969v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.07.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03948969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Melzheimer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Menges" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Wachter" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2018.09.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T42Z7B4M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seeber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanatana-Eirini Soilemetzidou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Azab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bohner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28688-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262191v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13195" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Anna de Boer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casasole" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Asard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zox076" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02053499v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975649v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Norte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Miguel Ara&#250;jo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Albino Ramos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.02.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raap" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.05.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450810v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cow073" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Eulaers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindan Malarvannan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mendez-Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.04.040" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975603v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina M&#252;ller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ambus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Cooke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willmore" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cox069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01583533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamada Abd Elgawad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacoste" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01417-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00032" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goossens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danica Stark" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000477540" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12825" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390234v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.03.070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333341v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Sebastiano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133967" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Meill&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carravieri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-2975-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Huber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Houdelier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cordeschi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90131-8_8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>