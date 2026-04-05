--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.21686746988px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Coudert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3306-8314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074539043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-shortest simple paths in bounded treewidth graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1039, pp.115182. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107130. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanness Computation: Small Values and Special Graph Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281128v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the k Shortest Simple Paths: Time and Space trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1.15), pp.29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantzig–Wolfe decomposition for the design of filterless optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.424415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network alignment and similarity reveal atlas-based topological differences in structural connectomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/netn_a_00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make-Before-Break Layer 2 Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdas Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1910-1921. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2021.3078581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Time Complexity Algorithms for Path Computation in Cayley Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aguirre-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.218-225. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-FPT algorithms for bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Defragmentation for Seamless Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (17), pp.4382-4393. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2924914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Decomposition by Clique Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.682 - 694. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1059837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On distance-preserving elimination orderings in graphs: Complexity and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.140-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing at Large Scale: Advances and Challenges for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahel Sahhaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Careglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2017.1600203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 690, pp.114-139. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective Bandwidth Provisioning in Microwave Wireless Networks under Unreliable Channel Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.525 - 544. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi des 1001 graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for Computing Pathwidth and Directed Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 639, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hyperbolicity of bipartite graphs and intersection graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.187-195. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Approximate Treewidth, Use Treelength!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1034039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths in networks with star shared risk link groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.74-87. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.2274-2284. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M114.047779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On computing the Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2780652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-deterministic graph searching in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of C4-free and 1/2-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Optimization of Reliable Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 444, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm for Computing the Node Search Number in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.158-190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-011-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (35), pp.4675-4687. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00592507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.1094-1109. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265908002394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Structural Information and Communication Complexity (SIROCCO 2005), 384 (2-3), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2007.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (1), pp.27 - 41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgt.20218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional Wavelength-Division Multiplexed Rings with Grooming Ratio C = 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Colbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennian Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. H. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0895480104444314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-covering of Kn by cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.100 - 112. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcd.10040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisms of the De Bruijn digraph and free-space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multihop multi-OPS optical interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (12), pp.2076 - 2085. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.908818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for Optical Interconnection Networks Based on the Optical Transpose Interconnection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Applied Optics -- Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (17), pp.2965-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Landmark Reconfiguration for Highway Cover Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe F Italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland. pp.208--220, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/edbt.2026.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Graphs for Shortest Beer Path Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2024 - 24th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2024.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Computation of Graph VC-Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónika Csikós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2024 - Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.20, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2024.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupage sur le chemin pour borner la largeur de coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Finding k Earliest Arrival Time Journeys in Public Transit Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2022 - 11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual event, France. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010977200003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity Computation through Dominating Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALENEX 2022 - SIAM Symposium on Algorithm Engineering and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Alexandria, VA, United States. pp.78-90, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611977042.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominer pour calculer l'hyperbolicité des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de trouver des chemins dissimilaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Disturbance Rerouting to Optimize Bandwidth Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing FANET deployment for mobile sensor tracking in disaster management scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2021 - 7th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hangzhou, China. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM52643.2021.9664204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis espace-temps pour le problème de k plus courts chemins simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and Time Trade-Off for the k Shortest Simple Paths Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2020 - 18th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Catania, Italy. pp.13, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2020.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make Before Break Capacity Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bucharest, Romania. pp.6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2018.8850754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make-Before-Break Wavelength Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975031.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'optimisation pour la défragmentation de la capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing with Colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Approximation and Online Algorithms (WAOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51741-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for lower-bounding the distortion in any Hyperbolic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCOMB'17 -- The European Conference on Combinatorics, Graph Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.293 - 299, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre symétries et étirements de routages dans les réseaux d'interconnexions de centres de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure vs métrique dans les graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Computing the Hyperbolicity of Real-World Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Borassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Crescenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual European Symposium on Algorithms (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.215-226, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning microwave wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2803 - 2809, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste pour le partage de réseaux d'accès micro-ondes entre opérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing and Spectrum Assignment with Non-Disruptive Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Copenhagen, Denmark. pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme exact et approché pour le calcul de l'hyperbolicité d'un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2013 - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRLG-Diverse Routing with the Star Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of Reliable Communication Networks, DRCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization in multi-operators microwave backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sophia-Antipolis, France, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Redundancy Elimination for Energy-aware Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing in Networks with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PADS 2012 - 26th ACM/IEEE/SCS Workshop on Principles of Advanced and Distributed Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zhangjiajie, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optical Networks Survivability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in fixed wireless broadband networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.484-489, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chance-Constrained Model & Cutting Planes for Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁguration avec contraintes physiques dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00583829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la consommation énergétique dans les réseaux sans fil fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth assignment for reliable fixed broadband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International conference on Fun with Algorithms (FUN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13122-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph searching games for the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on High Performance Switching and Routing (HPSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Richardson, Texas, USA, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2010.5580274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th INFORMS Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in routing reconfiguration problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Algorithms -- IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicì, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Rerouting Connection Requests in Networks with Shared Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMAP Workshop on Algorithmic Graph Theory (AGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dans les réseaux optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Hypergraph Layouts to GMPLS Routing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of the Routing in WDM Networks with Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Network Design and Modeling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and updating the process number in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Principles Of DIstributed Systems (OPODIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Luxor, Egypt. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92221-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme générique pour les jeux de capture dans les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Distributed Computing (DISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arcachon, France, France. pp.500-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00373850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.5170 - 5174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Bidirectional WDM Ring Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications (AICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, Guadeloupe, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerouting requests in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mont Saint-Michel, France. pp.34-48, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11429647_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafﬁc Grooming in Unidirectional WDM Ring Networks using Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '03).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, United States. pp.1402 - 1406, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional WDM Ring Networks: the all-to-all unitary case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Working Conference on Optical Network Design &amp; Modelling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.1135-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Graph Theory can help Communications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broad band optical fiber communications technology (BBOFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Jalgaon, India. pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle Covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Vall de Nuria, Spain. pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins disjoints de poids minimum pour la sécurisation de réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Saint Jean de Luz, France. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on cycle covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hersonissos, Greece. pp.310-311, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/378580.378716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bruijn isomorphisms and free space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cancun, Mexico. pp.769 - 774, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau WDM protégé par sous-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karell Bertet and Isabelle Chrisment and Eric Fleury, May 2000, La Rochelle, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTIS-Based Multi-Hop Multi-OPS Lightwave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Optics and Computer Science (WOCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, San Juan, Puerto Rico. pp.897-910, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0097975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of the Optical Transpose Interconnecting System Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Roscoff, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiprocessor Architectures Using Multi-hops Multi-OPS Lightwave Networks and Distributed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Merged International Parallel Processing Symposium and Symposium on Parallel and Distributed Processing (IPPS/SPDP 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Orlanda, United States. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPPS.1998.669903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc & Sensor Wireless Networks, an International Journal -- Special issue on Ad hoc, Mobile and Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudert, D. and Simplot-Ryl, D. Old City Publishing, 9, pp.137, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming: Combinatorial Results and Practical Resolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Cinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Flammini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moscardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arie Koster and Xavier Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Algorithms in Communication Networks: Studies in Broadband, Optical, Wireless, and Ad Hoc Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII, Springer, pp.63-94, 2010, EATCS Texts in Theoretical Computer Science, 978-3-642-02249-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles J. Colbourn and Jeffrey H. Dinitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Combinatorial Designs (2nd edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Chapman &amp; Hall- CRC Press, pp.494-496, 2006, Discrete mathematics and Applications, 1584885068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Theory and Traffic Grooming in WDM Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.G. Pandalai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Research Signpost, pp.759-778, 2003, 81-271-0028-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Experimental Algorithms (SEA 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, pp.434, 2021, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR.001.310007.000.S.P.2011.000.31235. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring the interference digraph of a set of requests in a bidirected tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum number of requests on a path with a given grooming factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Perennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of finding $k$ shortest dissimilar paths in a graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; CNRS; I3S; Université Côte d’Azur. 2021, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding $k$ earliest arrival time journeys in public transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time trade-off for the k shortest simple paths problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia antipolis; Universite Cote d'Azur; University of Bucharest, Faculty of Mathematics and Computer Science; National Institute for Research and Development in Informatics, Romania. 2017, pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-preserving orderings in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8973, Inria Sophia Antipolis. 2016, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin packing with colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Integer Linear Programming formulations for linear ordering problems on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S; Universite Nice Sophia Antipolis; CNRS. 2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S. 2016, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-decomposition revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S; Université Nice Sophia Antipolis; CNRS. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recognition of $C_4$-free and $1/2$-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8458, INRIA. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8622, Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8457, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8470, INRIA. 2014, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of Minimal Separators in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8639, Inria Sophia Antipolis; I3S; INRIA. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8535, INRIA. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989024v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on Non-deterministic Graph Searching in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8320, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8283, 2013, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with the star property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8071, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate algorithms for computing the hyperbolicity of large-scale graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8074, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735481v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7850, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6910, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7071, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconfiguration/Process Number: Networks with Shared Bandwidth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6790, INRIA. 2009, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs when optimizing Lightpaths Reconfiguration in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7047, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00421140v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Distributed Traffic Grooming on Path Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6833, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00359810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconﬁguration/Process Number: Coping wih Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6698, INRIA. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconfiguration using Cops-and-Robber Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6694, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6560, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288304v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6285, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Minimizing the Average Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5627, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5804, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5645, INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-Covering of K_n by Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4299, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digraph Isomorphisms and Free Space Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3817, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation de réseaux de communications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation dans les réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00466400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k shortest simple paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.21686746988px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Coudert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3306-8314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074539043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-shortest simple paths in bounded treewidth graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1039, pp.115182. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107130. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanness Computation: Small Values and Special Graph Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281128v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the k Shortest Simple Paths: Time and Space trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1.15), pp.29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantzig–Wolfe decomposition for the design of filterless optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.424415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network alignment and similarity reveal atlas-based topological differences in structural connectomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/netn_a_00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make-Before-Break Layer 2 Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdas Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1910-1921. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2021.3078581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-FPT algorithms for bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Time Complexity Algorithms for Path Computation in Cayley Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aguirre-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.218-225. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Defragmentation for Seamless Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (17), pp.4382-4393. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2924914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Decomposition by Clique Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.682 - 694. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1059837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On distance-preserving elimination orderings in graphs: Complexity and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.140-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing at Large Scale: Advances and Challenges for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahel Sahhaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Careglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2017.1600203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 690, pp.114-139. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective Bandwidth Provisioning in Microwave Wireless Networks under Unreliable Channel Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.525 - 544. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi des 1001 graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for Computing Pathwidth and Directed Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 639, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Approximate Treewidth, Use Treelength!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1034039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hyperbolicity of bipartite graphs and intersection graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.187-195. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths in networks with star shared risk link groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.74-87. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.2274-2284. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M114.047779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-deterministic graph searching in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.21. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On computing the Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2780652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of C4-free and 1/2-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Optimization of Reliable Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 444, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm for Computing the Node Search Number in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.158-190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-011-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.1094-1109. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (35), pp.4675-4687. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00592507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265908002394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Structural Information and Communication Complexity (SIROCCO 2005), 384 (2-3), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2007.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (1), pp.27 - 41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgt.20218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional Wavelength-Division Multiplexed Rings with Grooming Ratio C = 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Colbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennian Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. H. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0895480104444314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-covering of Kn by cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.100 - 112. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcd.10040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisms of the De Bruijn digraph and free-space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multihop multi-OPS optical interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (12), pp.2076 - 2085. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.908818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for Optical Interconnection Networks Based on the Optical Transpose Interconnection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Applied Optics -- Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (17), pp.2965-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Landmark Reconfiguration for Highway Cover Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe F Italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland. pp.208--220, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/edbt.2026.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Graphs for Shortest Beer Path Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2024 - 24th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2024.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Computation of Graph VC-Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónika Csikós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2024 - Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.20, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2024.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupage sur le chemin pour borner la largeur de coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Finding k Earliest Arrival Time Journeys in Public Transit Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2022 - 11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual event, France. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010977200003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity Computation through Dominating Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALENEX 2022 - SIAM Symposium on Algorithm Engineering and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Alexandria, VA, United States. pp.78-90, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611977042.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominer pour calculer l'hyperbolicité des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de trouver des chemins dissimilaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Disturbance Rerouting to Optimize Bandwidth Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing FANET deployment for mobile sensor tracking in disaster management scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2021 - 7th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hangzhou, China. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM52643.2021.9664204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis espace-temps pour le problème de k plus courts chemins simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and Time Trade-Off for the k Shortest Simple Paths Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2020 - 18th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Catania, Italy. pp.13, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2020.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make Before Break Capacity Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bucharest, Romania. pp.6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2018.8850754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make-Before-Break Wavelength Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'optimisation pour la défragmentation de la capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975031.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing with Colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Approximation and Online Algorithms (WAOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51741-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for lower-bounding the distortion in any Hyperbolic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCOMB'17 -- The European Conference on Combinatorics, Graph Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.293 - 299, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre symétries et étirements de routages dans les réseaux d'interconnexions de centres de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure vs métrique dans les graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Computing the Hyperbolicity of Real-World Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Borassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Crescenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual European Symposium on Algorithms (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.215-226, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning microwave wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2803 - 2809, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste pour le partage de réseaux d'accès micro-ondes entre opérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Copenhagen, Denmark. pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing and Spectrum Assignment with Non-Disruptive Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme exact et approché pour le calcul de l'hyperbolicité d'un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2013 - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRLG-Diverse Routing with the Star Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of Reliable Communication Networks, DRCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization in multi-operators microwave backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sophia-Antipolis, France, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Redundancy Elimination for Energy-aware Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing in Networks with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PADS 2012 - 26th ACM/IEEE/SCS Workshop on Principles of Advanced and Distributed Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zhangjiajie, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optical Networks Survivability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in fixed wireless broadband networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.484-489, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chance-Constrained Model & Cutting Planes for Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁguration avec contraintes physiques dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00583829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la consommation énergétique dans les réseaux sans fil fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth assignment for reliable fixed broadband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International conference on Fun with Algorithms (FUN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13122-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph searching games for the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on High Performance Switching and Routing (HPSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Richardson, Texas, USA, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2010.5580274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th INFORMS Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in routing reconfiguration problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Hypergraph Layouts to GMPLS Routing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Algorithms -- IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicì, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dans les réseaux optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Rerouting Connection Requests in Networks with Shared Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMAP Workshop on Algorithmic Graph Theory (AGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of the Routing in WDM Networks with Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Network Design and Modeling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and updating the process number in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Principles Of DIstributed Systems (OPODIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Luxor, Egypt. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92221-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme générique pour les jeux de capture dans les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Distributed Computing (DISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arcachon, France, France. pp.500-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00373850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.5170 - 5174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Bidirectional WDM Ring Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications (AICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, Guadeloupe, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerouting requests in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mont Saint-Michel, France. pp.34-48, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11429647_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional WDM Ring Networks: the all-to-all unitary case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Working Conference on Optical Network Design &amp; Modelling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.1135-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafﬁc Grooming in Unidirectional WDM Ring Networks using Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '03).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, United States. pp.1402 - 1406, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Graph Theory can help Communications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broad band optical fiber communications technology (BBOFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Jalgaon, India. pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on cycle covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hersonissos, Greece. pp.310-311, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/378580.378716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle Covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Vall de Nuria, Spain. pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins disjoints de poids minimum pour la sécurisation de réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Saint Jean de Luz, France. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bruijn isomorphisms and free space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cancun, Mexico. pp.769 - 774, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau WDM protégé par sous-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karell Bertet and Isabelle Chrisment and Eric Fleury, May 2000, La Rochelle, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTIS-Based Multi-Hop Multi-OPS Lightwave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Optics and Computer Science (WOCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, San Juan, Puerto Rico. pp.897-910, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0097975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of the Optical Transpose Interconnecting System Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Roscoff, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiprocessor Architectures Using Multi-hops Multi-OPS Lightwave Networks and Distributed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Merged International Parallel Processing Symposium and Symposium on Parallel and Distributed Processing (IPPS/SPDP 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Orlanda, United States. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPPS.1998.669903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc & Sensor Wireless Networks, an International Journal -- Special issue on Ad hoc, Mobile and Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudert, D. and Simplot-Ryl, D. Old City Publishing, 9, pp.137, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming: Combinatorial Results and Practical Resolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Cinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Flammini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moscardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arie Koster and Xavier Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Algorithms in Communication Networks: Studies in Broadband, Optical, Wireless, and Ad Hoc Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII, Springer, pp.63-94, 2010, EATCS Texts in Theoretical Computer Science, 978-3-642-02249-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles J. Colbourn and Jeffrey H. Dinitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Combinatorial Designs (2nd edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Chapman &amp; Hall- CRC Press, pp.494-496, 2006, Discrete mathematics and Applications, 1584885068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Theory and Traffic Grooming in WDM Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.G. Pandalai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Research Signpost, pp.759-778, 2003, 81-271-0028-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Experimental Algorithms (SEA 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, pp.434, 2021, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR.001.310007.000.S.P.2011.000.31235. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring the interference digraph of a set of requests in a bidirected tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum number of requests on a path with a given grooming factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Perennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of finding $k$ shortest dissimilar paths in a graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; CNRS; I3S; Université Côte d’Azur. 2021, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding $k$ earliest arrival time journeys in public transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time trade-off for the k shortest simple paths problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia antipolis; Universite Cote d'Azur; University of Bucharest, Faculty of Mathematics and Computer Science; National Institute for Research and Development in Informatics, Romania. 2017, pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-preserving orderings in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8973, Inria Sophia Antipolis. 2016, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin packing with colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Integer Linear Programming formulations for linear ordering problems on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S; Universite Nice Sophia Antipolis; CNRS. 2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S. 2016, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-decomposition revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S; Université Nice Sophia Antipolis; CNRS. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recognition of $C_4$-free and $1/2$-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8458, INRIA. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of Minimal Separators in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8639, Inria Sophia Antipolis; I3S; INRIA. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8622, Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8457, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8470, INRIA. 2014, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8535, INRIA. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989024v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on Non-deterministic Graph Searching in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8320, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8283, 2013, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with the star property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8071, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate algorithms for computing the hyperbolicity of large-scale graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8074, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735481v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7850, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6910, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconfiguration/Process Number: Networks with Shared Bandwidth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6790, INRIA. 2009, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7071, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs when optimizing Lightpaths Reconfiguration in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7047, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00421140v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Distributed Traffic Grooming on Path Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6833, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00359810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconﬁguration/Process Number: Coping wih Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6698, INRIA. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconfiguration using Cops-and-Robber Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6694, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6285, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6560, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288304v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Minimizing the Average Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5627, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5645, INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5804, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-Covering of K_n by Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4299, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digraph Isomorphisms and Free Space Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3817, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation de réseaux de communications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation dans les réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00466400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k shortest simple paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA03326"/>
+    <w:nsid w:val="059EF025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-coudert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3306-8314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074539043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ascenzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196830v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nusser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03345749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.424415" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cruciani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdas Armolavicius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2021.3078581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pouya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2924914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Sahhaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Tavernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2017.1600203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Kaddour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851494" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianlorenzo d'Angelo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Moataz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2780652" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Classen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Koster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9524-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.03.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265908002394" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Braud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.04.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20218" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennian Ge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. H. Ling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895480104444314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.10040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB42031444031883FAC8B4D0D784FB293C52C5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.10043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A29F24FE4D15741D29FFE6BC753A5A77695D166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.908818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Ascenzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Emidio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F Italiano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2026.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2024.2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076999v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zoobi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finkelstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010977200003117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03431155v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977042.7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648264v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219987v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03311598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02835953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2020.18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Armolavicius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2018.8850754" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luedtke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Priftis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.010" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773572v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Letsios" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51741-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248751" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983492v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817992v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tieves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belhareth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_53" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583829v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588129v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13122-6_14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmun Nahar Bhuiyan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sebbah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2010.5580274" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482121v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423452v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.02.015" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q85S0DS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428685v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Solano Donado" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423453v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_37" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.971" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429167v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.144" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11429647_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429174v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204621" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429187v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tillerot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429185v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429182v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378716" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429190v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846063" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429192v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0097975" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429196v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPPS.1998.669903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429212v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Natale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736088v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187276v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562413v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393523v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381333v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149203v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937935v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088423v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989024v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174965v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735481v4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350025v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421140v4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359810v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331807v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315568v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288304v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171083v4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175795v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070220v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466400v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438331v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438325v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-coudert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3306-8314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074539043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ascenzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196830v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nusser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03345749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.424415" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cruciani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdas Armolavicius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2021.3078581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pouya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2924914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Sahhaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Tavernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2017.1600203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Kaddour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianlorenzo d'Angelo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Moataz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.05.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2780652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Classen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Koster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9524-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265908002394" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Braud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.04.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20218" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennian Ge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. H. Ling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895480104444314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.10040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB42031444031883FAC8B4D0D784FB293C52C5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.10043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A29F24FE4D15741D29FFE6BC753A5A77695D166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.908818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Ascenzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Emidio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F Italiano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2026.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2024.2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076999v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zoobi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finkelstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010977200003117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03431155v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977042.7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648264v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219987v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03311598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02835953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2020.18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Armolavicius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2018.8850754" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773572v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luedtke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Priftis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Letsios" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51741-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248751" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tieves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belhareth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_53" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583829v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588129v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13122-6_14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmun Nahar Bhuiyan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sebbah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2010.5580274" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482121v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Solano Donado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.02.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q85S0DS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423453v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_37" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.971" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.144" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11429647_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429175v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204621" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429187v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tillerot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378716" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429183v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429190v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846063" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429192v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0097975" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429196v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPPS.1998.669903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429212v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Natale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736088v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187276v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562413v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393523v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381333v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149203v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937935v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088423v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936745v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943549v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989024v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174965v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735481v4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350025v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426681v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421140v4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359810v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331807v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315568v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171083v4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288304v3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175795v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070363v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070220v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466400v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438331v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>