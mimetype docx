--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.21686746988px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Coudert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3306-8314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074539043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-shortest simple paths in bounded treewidth graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1039, pp.115182. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107130. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanness Computation: Small Values and Special Graph Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281128v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the k Shortest Simple Paths: Time and Space trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1.15), pp.29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantzig–Wolfe decomposition for the design of filterless optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.424415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network alignment and similarity reveal atlas-based topological differences in structural connectomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/netn_a_00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make-Before-Break Layer 2 Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdas Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1910-1921. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2021.3078581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-FPT algorithms for bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Time Complexity Algorithms for Path Computation in Cayley Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aguirre-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.218-225. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Defragmentation for Seamless Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (17), pp.4382-4393. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2924914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Decomposition by Clique Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.682 - 694. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1059837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On distance-preserving elimination orderings in graphs: Complexity and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.140-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing at Large Scale: Advances and Challenges for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahel Sahhaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Careglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2017.1600203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 690, pp.114-139. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective Bandwidth Provisioning in Microwave Wireless Networks under Unreliable Channel Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.525 - 544. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi des 1001 graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for Computing Pathwidth and Directed Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 639, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Approximate Treewidth, Use Treelength!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1034039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hyperbolicity of bipartite graphs and intersection graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.187-195. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths in networks with star shared risk link groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.74-87. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.2274-2284. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M114.047779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-deterministic graph searching in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.21. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On computing the Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2780652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of C4-free and 1/2-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Optimization of Reliable Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 444, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm for Computing the Node Search Number in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.158-190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-011-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.1094-1109. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (35), pp.4675-4687. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00592507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265908002394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Structural Information and Communication Complexity (SIROCCO 2005), 384 (2-3), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2007.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (1), pp.27 - 41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgt.20218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional Wavelength-Division Multiplexed Rings with Grooming Ratio C = 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Colbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennian Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. H. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0895480104444314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-covering of Kn by cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.100 - 112. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcd.10040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisms of the De Bruijn digraph and free-space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multihop multi-OPS optical interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (12), pp.2076 - 2085. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.908818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for Optical Interconnection Networks Based on the Optical Transpose Interconnection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Applied Optics -- Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (17), pp.2965-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Landmark Reconfiguration for Highway Cover Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe F Italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland. pp.208--220, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/edbt.2026.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Graphs for Shortest Beer Path Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2024 - 24th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2024.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Computation of Graph VC-Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónika Csikós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2024 - Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.20, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2024.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupage sur le chemin pour borner la largeur de coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Finding k Earliest Arrival Time Journeys in Public Transit Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2022 - 11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual event, France. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010977200003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity Computation through Dominating Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALENEX 2022 - SIAM Symposium on Algorithm Engineering and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Alexandria, VA, United States. pp.78-90, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611977042.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominer pour calculer l'hyperbolicité des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de trouver des chemins dissimilaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Disturbance Rerouting to Optimize Bandwidth Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing FANET deployment for mobile sensor tracking in disaster management scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2021 - 7th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hangzhou, China. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM52643.2021.9664204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis espace-temps pour le problème de k plus courts chemins simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and Time Trade-Off for the k Shortest Simple Paths Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2020 - 18th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Catania, Italy. pp.13, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2020.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make Before Break Capacity Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bucharest, Romania. pp.6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2018.8850754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make-Before-Break Wavelength Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'optimisation pour la défragmentation de la capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975031.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing with Colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Approximation and Online Algorithms (WAOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51741-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for lower-bounding the distortion in any Hyperbolic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCOMB'17 -- The European Conference on Combinatorics, Graph Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.293 - 299, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre symétries et étirements de routages dans les réseaux d'interconnexions de centres de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure vs métrique dans les graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Computing the Hyperbolicity of Real-World Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Borassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Crescenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual European Symposium on Algorithms (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.215-226, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning microwave wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2803 - 2809, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste pour le partage de réseaux d'accès micro-ondes entre opérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Copenhagen, Denmark. pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing and Spectrum Assignment with Non-Disruptive Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme exact et approché pour le calcul de l'hyperbolicité d'un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2013 - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRLG-Diverse Routing with the Star Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of Reliable Communication Networks, DRCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization in multi-operators microwave backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sophia-Antipolis, France, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Redundancy Elimination for Energy-aware Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing in Networks with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PADS 2012 - 26th ACM/IEEE/SCS Workshop on Principles of Advanced and Distributed Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zhangjiajie, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optical Networks Survivability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in fixed wireless broadband networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.484-489, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chance-Constrained Model & Cutting Planes for Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁguration avec contraintes physiques dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00583829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la consommation énergétique dans les réseaux sans fil fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth assignment for reliable fixed broadband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International conference on Fun with Algorithms (FUN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13122-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph searching games for the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on High Performance Switching and Routing (HPSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Richardson, Texas, USA, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2010.5580274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th INFORMS Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in routing reconfiguration problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Hypergraph Layouts to GMPLS Routing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Algorithms -- IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicì, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dans les réseaux optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Rerouting Connection Requests in Networks with Shared Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMAP Workshop on Algorithmic Graph Theory (AGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of the Routing in WDM Networks with Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Network Design and Modeling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and updating the process number in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Principles Of DIstributed Systems (OPODIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Luxor, Egypt. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92221-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme générique pour les jeux de capture dans les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Distributed Computing (DISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arcachon, France, France. pp.500-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00373850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.5170 - 5174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Bidirectional WDM Ring Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications (AICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, Guadeloupe, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerouting requests in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mont Saint-Michel, France. pp.34-48, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11429647_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional WDM Ring Networks: the all-to-all unitary case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Working Conference on Optical Network Design &amp; Modelling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.1135-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafﬁc Grooming in Unidirectional WDM Ring Networks using Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '03).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, United States. pp.1402 - 1406, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Graph Theory can help Communications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broad band optical fiber communications technology (BBOFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Jalgaon, India. pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on cycle covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hersonissos, Greece. pp.310-311, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/378580.378716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle Covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Vall de Nuria, Spain. pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins disjoints de poids minimum pour la sécurisation de réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Saint Jean de Luz, France. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bruijn isomorphisms and free space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cancun, Mexico. pp.769 - 774, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau WDM protégé par sous-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karell Bertet and Isabelle Chrisment and Eric Fleury, May 2000, La Rochelle, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTIS-Based Multi-Hop Multi-OPS Lightwave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Optics and Computer Science (WOCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, San Juan, Puerto Rico. pp.897-910, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0097975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of the Optical Transpose Interconnecting System Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Roscoff, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiprocessor Architectures Using Multi-hops Multi-OPS Lightwave Networks and Distributed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Merged International Parallel Processing Symposium and Symposium on Parallel and Distributed Processing (IPPS/SPDP 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Orlanda, United States. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPPS.1998.669903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc & Sensor Wireless Networks, an International Journal -- Special issue on Ad hoc, Mobile and Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudert, D. and Simplot-Ryl, D. Old City Publishing, 9, pp.137, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming: Combinatorial Results and Practical Resolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Cinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Flammini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moscardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arie Koster and Xavier Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Algorithms in Communication Networks: Studies in Broadband, Optical, Wireless, and Ad Hoc Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII, Springer, pp.63-94, 2010, EATCS Texts in Theoretical Computer Science, 978-3-642-02249-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles J. Colbourn and Jeffrey H. Dinitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Combinatorial Designs (2nd edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Chapman &amp; Hall- CRC Press, pp.494-496, 2006, Discrete mathematics and Applications, 1584885068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Theory and Traffic Grooming in WDM Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.G. Pandalai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Research Signpost, pp.759-778, 2003, 81-271-0028-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Experimental Algorithms (SEA 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, pp.434, 2021, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR.001.310007.000.S.P.2011.000.31235. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring the interference digraph of a set of requests in a bidirected tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum number of requests on a path with a given grooming factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Perennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of finding $k$ shortest dissimilar paths in a graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; CNRS; I3S; Université Côte d’Azur. 2021, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding $k$ earliest arrival time journeys in public transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time trade-off for the k shortest simple paths problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia antipolis; Universite Cote d'Azur; University of Bucharest, Faculty of Mathematics and Computer Science; National Institute for Research and Development in Informatics, Romania. 2017, pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-preserving orderings in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8973, Inria Sophia Antipolis. 2016, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin packing with colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Integer Linear Programming formulations for linear ordering problems on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S; Universite Nice Sophia Antipolis; CNRS. 2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S. 2016, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-decomposition revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S; Université Nice Sophia Antipolis; CNRS. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recognition of $C_4$-free and $1/2$-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8458, INRIA. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of Minimal Separators in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8639, Inria Sophia Antipolis; I3S; INRIA. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8622, Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8457, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8470, INRIA. 2014, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8535, INRIA. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989024v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on Non-deterministic Graph Searching in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8320, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8283, 2013, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with the star property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8071, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate algorithms for computing the hyperbolicity of large-scale graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8074, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735481v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7850, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6910, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconfiguration/Process Number: Networks with Shared Bandwidth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6790, INRIA. 2009, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7071, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs when optimizing Lightpaths Reconfiguration in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7047, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00421140v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Distributed Traffic Grooming on Path Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6833, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00359810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconﬁguration/Process Number: Coping wih Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6698, INRIA. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconfiguration using Cops-and-Robber Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6694, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6285, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6560, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288304v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Minimizing the Average Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5627, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5645, INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5804, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-Covering of K_n by Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4299, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digraph Isomorphisms and Free Space Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3817, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation de réseaux de communications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation dans les réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00466400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k shortest simple paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.21686746988px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Coudert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche, Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3306-8314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074539043</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-shortest simple paths in bounded treewidth graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1039, pp.115182. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2025.115182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 182, pp.107130. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanness Computation: Small Values and Special Graph Classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.12544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281128v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the k Shortest Simple Paths: Time and Space trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.23. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3626567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196830v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1.15), pp.29. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3569169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dantzig–Wolfe decomposition for the design of filterless optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.10. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.424415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network alignment and similarity reveal atlas-based topological differences in structural connectomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Frigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Deriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deslauriers-Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/netn_a_00199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make-Before-Break Layer 2 Reoptimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romualdas Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (5), pp.1910-1921. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNET.2021.3078581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-FPT algorithms for bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (3), pp.1-57. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3310228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Time Complexity Algorithms for Path Computation in Cayley Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Aguirre-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluis Fabrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.218-225. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Defragmentation for Seamless Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (17), pp.4382-4393. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2019.2924914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Decomposition by Clique Separators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (1), pp.682 - 694. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/16M1059837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On distance-preserving elimination orderings in graphs: Complexity and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243, pp.140-153. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing at Large Scale: Advances and Challenges for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahel Sahhaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Careglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alok Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12 - 22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MNET.2017.1600203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effective Bandwidth Provisioning in Microwave Wireless Networks under Unreliable Channel Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisa Operacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (3), pp.525 - 544. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0101-7438.2017.037.03.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 690, pp.114-139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi des 1001 graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial optimization in networks with Shared Risk Link Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 18 no. 3 (3), pp.25. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053859v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for Computing Pathwidth and Directed Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2851494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 639, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Approximate Treewidth, Use Treelength!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1034039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hyperbolicity of bipartite graphs and intersection graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.187-195. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp.2274-2284. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/mcp.M114.047779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding disjoint paths in networks with star shared risk link groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.74-87. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.21. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2015.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On computing the Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2780652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-deterministic graph searching in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.101-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2015.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of C4-free and 1/2-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.1601-1617. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140954787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chance-Constrained Optimization of Reliable Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.893-909. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2014.0605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 444, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm for Computing the Node Search Number in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithmica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (1), pp.158-190. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00453-011-9524-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits in graphs through a prescribed set of ordered vertices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (3-4), pp.121-141. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265910002763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (11), pp.1094-1109. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (35), pp.4675-4687. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00592507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.898-906. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2010.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interconnection Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (4), pp.471-486. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219265908002394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Group: Complexity and Approximability issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Structural Information and Communication Complexity (SIROCCO 2005), 384 (2-3), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2007.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00308716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Graph Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (1), pp.27 - 41. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgt.20218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional Wavelength-Division Multiplexed Rings with Grooming Ratio C = 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles J. Colbourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennian Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. H. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (2), pp.523-542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/S0895480104444314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-covering of Kn by cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Designs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.100 - 112. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcd.10040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisms of the De Bruijn digraph and free-space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (3), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.10043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multihop multi-OPS optical interconnection network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (12), pp.2076 - 2085. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.908818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologies for Optical Interconnection Networks Based on the Optical Transpose Interconnection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Applied Optics -- Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (17), pp.2965-2974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Landmark Reconfiguration for Highway Cover Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe F Italiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT 2026 - 29th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tampere, Finland. pp.208--220, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48786/edbt.2026.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Graphs for Shortest Beer Path Queries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea d'Ascenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia d'Emidio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOS 2024 - 24th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2024.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Computation of Graph VC-Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónika Csikós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2024 - Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.20, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2024.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupage sur le chemin pour borner la largeur de coupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Finding k Earliest Arrival Time Journeys in Public Transit Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al-Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Régin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2022 - 11th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Virtual event, France. pp.314-325, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010977200003117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity Computation through Dominating Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALENEX 2022 - SIAM Symposium on Algorithm Engineering and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Alexandria, VA, United States. pp.78-90, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611977042.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominer pour calculer l'hyperbolicité des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648264v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de trouver des chemins dissimilaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2021 - 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Disturbance Rerouting to Optimize Bandwidth Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2021 - International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Gothenburg, Sweden. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM51796.2021.9492388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing FANET deployment for mobile sensor tracking in disaster management scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2021 - 7th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hangzhou, China. pp.134-141, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM52643.2021.9664204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis espace-temps pour le problème de k plus courts chemins simples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and Time Trade-Off for the k Shortest Simple Paths Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA 2020 - 18th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Catania, Italy. pp.13, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2020.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Make Before Break Capacity Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on High Performance Switching and Routing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bucharest, Romania. pp.6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2018.8850754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Make-Before-Break Wavelength Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Pouya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'optimisation pour la défragmentation de la capacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Armolavicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2018 - 20èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773572v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-SIAM Symposium on Discrete Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, New Orleans, United States. pp.20, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/1.9781611975031.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lisbon, Portugal. pp.85-94, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Packing with Colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Approximation and Online Algorithms (WAOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.40-51, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51741-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple approach for lower-bounding the distortion in any Hyperbolic embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCOMB'17 -- The European Conference on Combinatorics, Graph Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.293 - 299, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2017.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre symétries et étirements de routages dans les réseaux d'interconnexions de centres de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure vs métrique dans les graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Computing the Hyperbolicity of Real-World Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Borassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierluigi Crescenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual European Symposium on Algorithms (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.215-226, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-48350-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning microwave wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejdi Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2015 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.2803 - 2809, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2015.7248751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation robuste pour le partage de réseaux d'accès micro-ondes entre opérateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Optimization for Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Routing and Spectrum Assignment with Non-Disruptive Defragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Copenhagen, Denmark. pp.46-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme exact et approché pour le calcul de l'hyperbolicité d'un graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2013 - 15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRLG-Diverse Routing with the Star Property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of Reliable Communication Networks, DRCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust optimization in multi-operators microwave backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Global Information Infrastructure and Networking Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Trento, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sophia-Antipolis, France, France. pp.289-300, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40450-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Redundancy Elimination for Energy-aware Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tieves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing in Networks with Star SRLGs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNEXT Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PADS 2012 - 26th ACM/IEEE/SCS Workshop on Principles of Advanced and Distributed Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Zhangjiajie, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Trends in Optical Networks Survivability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Canada. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconﬁguration avec contraintes physiques dans les réseaux WDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00583829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chance-Constrained Model & Cutting Planes for Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy saving in fixed wireless broadband networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationale Network Optimization Conference (INOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany. pp.484-489, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21527-8_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la consommation énergétique dans les réseaux sans fil fixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth assignment for reliable fixed broadband wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grit Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in process strategy games with application in the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International conference on Fun with Algorithms (FUN 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13122-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00495443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph searching games for the WDM reconfiguration problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on High Performance Switching and Routing (HPSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Richardson, Texas, USA, Canada. pp.8, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPSR.2010.5580274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Framework for Efficient Shared Segment Protection Scheme for WDM Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jaumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmun Nahar Bhuiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Sebbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th INFORMS Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00482121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs in routing reconfiguration problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Hypergraph Layouts to GMPLS Routing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Rerouting Connection Requests in Networks with Shared Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMAP Workshop on Algorithmic Graph Theory (AGT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Warwick, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2009.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge-Simple Circuits Through 10 Ordered Vertices in Square Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Combinatorial Algorithms -- IWOCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Hradec nad Moravicì, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy Consumption by Power-Efficient Radio Configuration in Fixed Broadband Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleao Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE WoWMoM Workshop on Hot Topics in Mesh Networking (HotMESH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WOWMOM.2009.5282434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration dans les réseaux optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00383206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.809-820, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371115v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of the Routing in WDM Networks with Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Network Design and Modeling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Optimization of Routing and Radio Configuration in Fixed Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and updating the process number in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Principles Of DIstributed Systems (OPODIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Luxor, Egypt. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92221-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithme générique pour les jeux de capture dans les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Saint-Malo, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00374452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Distributed Computing (DISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Arcachon, France, France. pp.500-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00373850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Beijing, China. pp.5170 - 5174, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2008.971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Bidirectional WDM Ring Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Survivability in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nottingham, United Kingdom. pp.235 - 238, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2006.248442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications (AICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Gosier, Guadeloupe, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICT-ICIW.2006.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rerouting requests in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Cuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7eme Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'île de Giens, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mont Saint-Michel, France. pp.34-48, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11429647_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouklit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming in Unidirectional WDM Ring Networks: the all-to-all unitary case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFIP Working Conference on Optical Network Design &amp; Modelling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.1135-1153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trafﬁc Grooming in Unidirectional WDM Ring Networks using Design Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC '03).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Anchorage, United States. pp.1402 - 1406, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2003.1204621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combinatorial Approximation Algorithm for the Multicommodity Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Approximation and Online Algorithms (WAOA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Budapest, Hungary. pp.193-230, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b95598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage optique dans les réseaux WDM multifibres avec conversion partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Mèze, France. pp.17-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers WDM networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Telecommunications Conference (Globecom'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Taipei, Taiwan. pp.2686 - 2690, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2002.1189117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Graph Theory can help Communications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broad band optical fiber communications technology (BBOFCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Jalgaon, India. pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on cycle covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Parallel Algorithms and Architectures (SPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hersonissos, Greece. pp.310-311, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/378580.378716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins disjoints de poids minimum pour la sécurisation de réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Saint Jean de Luz, France. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle Covering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Vall de Nuria, Spain. pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Bruijn isomorphisms and free space optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Parallel and Distributed Processing Symposium (IPDPS 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Cancun, Mexico. pp.769 - 774, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2000.846063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau WDM protégé par sous-réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tillerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'00)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karell Bertet and Isabelle Chrisment and Eric Fleury, May 2000, La Rochelle, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTIS-Based Multi-Hop Multi-OPS Lightwave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Optics and Computer Science (WOCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, San Juan, Puerto Rico. pp.897-910, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0097975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Aspects of the Optical Transpose Interconnecting System Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Roscoff, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiprocessor Architectures Using Multi-hops Multi-OPS Lightwave Networks and Distributed Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Merged International Parallel Processing Symposium and Symposium on Parallel and Distributed Processing (IPPS/SPDP 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Orlanda, United States. pp.151 - 155, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPPS.1998.669903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Hoc & Sensor Wireless Networks, an International Journal -- Special issue on Ad hoc, Mobile and Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coudert, D. and Simplot-Ryl, D. Old City Publishing, 9, pp.137, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming: Combinatorial Results and Practical Resolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tibor Cinkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Flammini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpiero Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Moscardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arie Koster and Xavier Muñoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphs and Algorithms in Communication Networks: Studies in Broadband, Optical, Wireless, and Ad Hoc Networks.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXVII, Springer, pp.63-94, 2010, EATCS Texts in Theoretical Computer Science, 978-3-642-02249-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02250-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles J. Colbourn and Jeffrey H. Dinitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Combinatorial Designs (2nd edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Chapman &amp; Hall- CRC Press, pp.494-496, 2006, Discrete mathematics and Applications, 1584885068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Theory and Traffic Grooming in WDM Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.G. Pandalai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Research Developments in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Research Signpost, pp.759-778, 2003, 81-271-0028-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Experimental Algorithms (SEA 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leibniz International Proceedings in Informatics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 190, pp.434, 2021, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.SEA.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR.001.310007.000.S.P.2011.000.31235. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colouring the interference digraph of a set of requests in a bidirected tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lower bounds on the cutwidth of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Havet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum number of requests on a path with a given grooming factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Perennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of finding $k$ shortest dissimilar paths in a graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; CNRS; I3S; Université Côte d’Azur. 2021, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of far-apart pairs by decreasing distance for faster hyperbolicity computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finding $k$ earliest arrival time journeys in public transit networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and time trade-off for the k shortest simple paths problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully polynomial FPT algorithms for some classes of bounded clique-width graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria - Sophia antipolis; Universite Cote d'Azur; University of Bucharest, Faculty of Mathematics and Computer Science; National Institute for Research and Development in Informatics, Romania. 2017, pp.1-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562413v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance-preserving orderings in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Soto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8973, Inria Sophia Antipolis. 2016, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on Integer Linear Programming formulations for linear ordering problems on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S; Universite Nice Sophia Antipolis; CNRS. 2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin packing with colocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Letsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Milis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381333v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and maximizing the exact reliability of wireless backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Luedtke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Priftis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S. 2016, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-decomposition revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Sophia Antipolis - I3S. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data center interconnection networks are not hyperbolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Sophia Antipolis; I3S; Université Nice Sophia Antipolis; CNRS. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the recognition of $C_4$-free and $1/2$-hyperbolic graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8458, INRIA. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diameter of Minimal Separators in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8639, Inria Sophia Antipolis; I3S; INRIA. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088423v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Energy-aware Routing with Redundancy Elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvinice Kodjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong Khoa Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8457, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of a Branch and Bound Algorithm for computing Pathwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8470, INRIA. 2014, pp.301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling Contacts within Macro-molecular assemblies by solving Minimum Weight Connectivity Inference Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8622, Inria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying clique-decomposition for computing Gromov hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducoffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8535, INRIA. 2014, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989024v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Results on Non-deterministic Graph Searching in Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00174965v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity Inference in Mass Spectrometry based Structure Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepesh Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8320, INRIA. 2013, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility study on distributed simulations of BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hogie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Papadimitriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8283, 2013, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Routing with the star property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianlorenzo d'Angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Moataz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8071, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate algorithms for computing the hyperbolicity of large-scale graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lancin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8074, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735481v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration with physical constraints in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7850, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit visiting 10 ordered vertices in infinite grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6910, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00378586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconfiguration/Process Number: Networks with Shared Bandwidth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6790, INRIA. 2009, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00350025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Routing Strategies based on the Design of Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6842, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMPLS Label Space Minimization through Hypergraph Layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Solano Donado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7071, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradeoffs when optimizing Lightpaths Reconfiguration in WDM networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathann Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7047, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00421140v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPLS label stacking on the line network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6803, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Distributed Traffic Grooming on Path Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Peters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6833, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00359810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Reconﬁguration/Process Number: Coping wih Two Classes of Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6698, INRIA. 2008, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Backhaul Networks: Minimizing Energy Consumption by Power-Efficient Radio Links Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleão Nepomuceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6752, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reconfiguration using Cops-and-Robber Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6694, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315568v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graphs and digraphs with small process number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6285, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00171083v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed algorithm for computing and updating the process number of a forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Mazauric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6560, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00288304v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations for All-to-all Uniform Traffic Grooming on Unidirectional Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Minimizing the Average Reliability of Connections in Multilayer Networks under Shared Risk Groups and Costs Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Peix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Risk Resource Groups and Colored Graph: Polynomial Cases and Transformation Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Solution of the Maximum All Request Path Grooming Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5627, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathwidth of outerplanar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Sereni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5804, INRIA. 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traffic Grooming on the Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5645, INRIA. 2006, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity and approximability issues of Shared Risk Resource Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallab Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5859, INRIA. 2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum Color Problems and Shared Risk Resource Group in Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Datta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilie Voge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S Research Report I3S/RR-2005-37-FR, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightpath assignment for multifibers wdm optical networks with wavelength translators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-4487, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DRC-Covering of K_n by Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Li Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4299, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digraph Isomorphisms and Free Space Optical Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afonso Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3817, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation de réseaux de communications optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Nice Sophia Antipolis, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique et optimisation dans les réseaux de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Nice Sophia Antipolis, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00466400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viennot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k shortest simple paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Zoobi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="059EF025"/>
+    <w:nsid w:val="8B6E1557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-coudert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3306-8314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074539043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ascenzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196830v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nusser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03345749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.424415" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cruciani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdas Armolavicius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2021.3078581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pouya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2924914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Sahhaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Tavernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2017.1600203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Kaddour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianlorenzo d'Angelo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Moataz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155639v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.05.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2780652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Classen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Koster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9524-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265908002394" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Braud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.04.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20218" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennian Ge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. H. Ling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895480104444314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.10040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB42031444031883FAC8B4D0D784FB293C52C5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.10043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A29F24FE4D15741D29FFE6BC753A5A77695D166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.908818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Ascenzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Emidio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F Italiano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2026.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2024.2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076999v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zoobi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finkelstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010977200003117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03431155v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977042.7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648264v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219987v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03311598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02835953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2020.18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Armolavicius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2018.8850754" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773572v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luedtke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Priftis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Letsios" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51741-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248751" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794638v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tieves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belhareth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_53" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583829v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588129v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13122-6_14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmun Nahar Bhuiyan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sebbah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2010.5580274" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482121v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Solano Donado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.02.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q85S0DS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423453v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_37" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.971" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.144" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11429647_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429175v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204621" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429187v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tillerot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378716" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429183v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429185v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429190v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846063" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429192v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0097975" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429196v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPPS.1998.669903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429212v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Natale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736088v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187276v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562413v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393523v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381333v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149203v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937935v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088423v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936745v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943549v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989024v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174965v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735481v4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350025v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426681v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421140v4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359810v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331807v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315568v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171083v4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288304v3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175795v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070363v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070220v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466400v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438331v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-coudert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3306-8314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074539043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea d'Ascenzo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2025.115182" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281128v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coulomb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducoffe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.12544" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196830v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Zoobi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nusser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3569169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03345749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jaumard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.424415" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033777v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Frigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cruciani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deslauriers-Gauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Duong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romualdas Armolavicius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2021.3078581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01973608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aguirre-Guerrero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fabrega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Vila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Pouya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2924914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01753324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1059837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01741277v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahel Sahhaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Tavernier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadimitriou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Careglio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2017.1600203" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Kaddour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvinice Kodjo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napole&#227;o Nepomuceno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2017.037.03.0525" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lancin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.06.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053859v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Voge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.1297" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Mazauric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851494" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.05.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348965v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1034039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220132v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245401v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Agarwal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M114.047779" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianlorenzo d'Angelo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Moataz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Khoa Phan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2015.05.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2780652" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Amini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.02.038" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140954787" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit Classen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Koster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoleao Nepomuceno" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2014.0605" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.01.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Huc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9524-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265910002763" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.01.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRZWVXWH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265908002394" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371100v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Datta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Braud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.04.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429216v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20218" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J. Colbourn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennian Ge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. H. Ling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895480104444314" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Li Yu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcd.10040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EB42031444031883FAC8B4D0D784FB293C52C5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.10043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A29F24FE4D15741D29FFE6BC753A5A77695D166/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.908818" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429198v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D Ascenzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia d'Emidio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F Italiano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2026.18" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2024.2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Csik&#243;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2024.8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04076999v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559992v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zoobi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Finkelstein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010977200003117" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03431155v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977042.7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648264v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219987v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03311598v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM51796.2021.9492388" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03461101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM52643.2021.9664204" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02835953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2020.18" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01930552v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Armolavicius" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2018.8850754" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473893" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01773572v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676187v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975031.176" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Luedtke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Priftis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01435614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Letsios" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Milis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51741-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573042v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.051" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302470v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199860v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Borassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48350-3_19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198461v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248751" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946419v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983492v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818441v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794638v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40450-4_25" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RGRNX2P2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tieves" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00706415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Hogie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Belhareth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tahiri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00583829v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587669v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21527-8_53" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588129v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986471" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00495443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13122-6_14" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482113v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482119v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmun Nahar Bhuiyan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Sebbah" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR.2010.5580274" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482121v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428685v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Solano Donado" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.02.015" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q85S0DS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOWMOM.2009.5282434" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383206v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371115v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423453v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_37" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00374452v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00373850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.971" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248390" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429170v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2006.248442" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429167v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICT-ICIW.2006.144" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429173v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Cuong Pham" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11429647_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429175v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429174v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204621" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b95598" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429178v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429177v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2002.1189117" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429187v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Chacon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tillerot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/378580.378716" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429183v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429190v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2000.846063" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429292v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429192v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0097975" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429194v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429196v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPPS.1998.669903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530964v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Cinkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Flammini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Monaco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moscardelli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02250-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429212v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03250984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Natale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SEA.2021" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04736088v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perennes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187276v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03201405v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264788v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465317v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562413v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393523v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271838v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381333v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394593v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149203v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937935v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088423v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943549v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078378v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989024v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174965v3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837496v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733869v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735481v4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00378586v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350025v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360576v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426681v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421140v4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359810v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Peters" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331807v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344344v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315568v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00171083v4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288304v3" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175795v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175813v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070220v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallab Datta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466486v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072101v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072288v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072841v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008087v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466400v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:719d653945a6c7958028c8b5aab00960fb52d551;origin=https://gitlab.inria.fr/dcoudert/hyperbolicity/;visit=swh:1:snp:0d13e52e2c1d0b4e50153af070155c216f148d3e;anchor=swh:1:rev:4f9c8ce6eed890ed5bad1f56ff550577b4819bad" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03438331v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4dc5b3b01ddcd9091dd5a628916638a1cefd8e0c;origin=https://gitlab.inria.fr/dcoudert/k-shortest-simple-paths/;visit=swh:1:snp:f0cc7e5f3ec6200d39061db55146a7ab340fee95;anchor=swh:1:rev:124c172d617e485a6b3cd5dc6db7768d86a3a5af" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>