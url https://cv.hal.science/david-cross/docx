--- v0 (2026-03-18)
+++ v1 (2026-05-27)
@@ -2017,230 +2017,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepareur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lepareur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939334v1</w:t>
+                <w:t xml:space="preserve">halshs-02005483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepareur,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005483v1</w:t>
+                <w:t xml:space="preserve">halshs-01939334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse didactique d’une vidéo de classe de science : approche lexicométrique et par annotation de vidéo</w:t>
               </w:r>
@@ -4258,51 +4258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sudri&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442504v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2024.2303623" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1388q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.1.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7MS23GC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21152" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NJC64L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH8RC7P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoune Seck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sudri&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442504v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2024.2303623" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928089v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1388q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ligozat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.1.6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415779v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7MS23GC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21152" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48NJC64L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNH8RC7P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995031v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979830v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Badreddine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Malkoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadoune Seck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric d'Ham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372925v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wajeman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005437v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02533044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Calmettes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04205920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>