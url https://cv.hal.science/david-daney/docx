--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -106,464 +106,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online approach to near time-optimal task-space trajectory planning</w:t>
+                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">Beatrice Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Padois</w:t>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Daney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2025.3641869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576076v3</w:t>
+                <w:t xml:space="preserve">hal-04926592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-Limb Isometric Wrench Feasible Set With Glenohumeral Joint Constraints</w:t>
+                <w:t xml:space="preserve">Online approach to near time-optimal task-space trajectory planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4067329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2025.3641869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915107v1</w:t>
+                <w:t xml:space="preserve">hal-04576076v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Study of the Upper-Limb Isometric Wrench Feasible Set With Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (2), pp.024501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4067329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926592v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Sharing Handling Through Projection Capability Within Human-Robot Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -610,77 +610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pycapacity: a real-time task-space capacity calculation package for robotics and biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (89), pp.5670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -714,90 +714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics aware Cartesian wrench polytope estimation based on human musculoskeletal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (sup1), pp.S210-S212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,51 +857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,90 +965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line feasible wrench polytope evaluation based on human musculoskeletal models: an iterative convex hull method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1454,51 +1454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis and design of parallel kinematic machines using interval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (3-4), pp.479-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1675,51 +1675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-Analysis-Based Determination of the Wrench-Feasible Workspace of Parallel Cable-Driven Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,51 +1779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and Approximating Eigenvalue Sets of Symmetric Interval Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1864,303 +1864,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladï­k</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (12), pp.5236 - 5242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907710v1</w:t>
+                <w:t xml:space="preserve">hal-00907740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (8), pp.2715 - 2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00907740v1</w:t>
+                <w:t xml:space="preserve">hal-00907710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekawahyu Susilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Menciassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.171--183. </w:t>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique : des aides abordables pour nos aînés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les 24 plus beaux défis de la science, 446 novembre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2435,51 +2435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Strategy of Serial Manipulators With Certified Constraint Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denny Oetomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2539,51 +2539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval-Based Method for Workspace Analysis of Planar Flexure-Jointed Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Oetomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Shirinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval method for calibration of parallel robots: Vision-based experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Method for Calibration of Parallel Robots: A Vision-based Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,368 +2874,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing Measurement Poses for Robot Calibration with the Local Convergence Method and Tabu Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient and Safe Global Constraints for Handling Numerical Constraint Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rueher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaise Madeline</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364905053185⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (5), pp. 2076-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036142903436174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907749v1</w:t>
+                <w:t xml:space="preserve">hal-00907765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Safe Global Constraints for Handling Numerical Constraint Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interval method for calibration of parallel robots : a vision-baded experimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907765v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval method for calibration of parallel robots : a vision-baded experimentation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Choosing Measurement Poses for Robot Calibration with the Local Convergence Method and Tabu Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (6), pp.501--518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364905053185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact kinematics analysis of Car's suspension mechanisms using symbolic computation and interval analysis</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (4), pp.395 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic calibration of the Gough Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.677--690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3415,51 +3415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable elimination for reliable parallel robot calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless 3D Human Pose Tracking in the Wild with fusion of Multiple Depth Cameras: Comparative Experimental Study with Kinect 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Design of Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,51 +3762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sufficient Condition for Parameter Identifiability in Robotic Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, Federico and Perez Gracia, Alba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer Netherlands, pp.131-138, 2014, Mechanisms and Machine Science, 978-94-007-7213-7. </w:t>
@@ -3857,51 +3857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viadero, Fernando; Ceccarelli, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mechanisms and Machine Science (7), Springer Netherlands, pp.85-93, 2013, Theory and Applications in Engineering, 978-94-007-4901-6. </w:t>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic analysis of a spatial four-wire driven parallel crane without constraining mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kecskeméthy, Andrés and Müller, Andreas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1--8, 2009</w:t>
@@ -4306,51 +4306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Interval Analysis for Equations Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-W. Perng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lenarčič, J. and Stanišić, M.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.315-322, 2000, 978-94-010-5803-2. </w:t>
@@ -4559,480 +4559,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of pose errors implied by external forces applied on robots: towards a metric for the control of collaborative robots</w:t>
+                <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fortineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bousigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Humanoids 2024 workshop - Human movement modeling for Human-Robot interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410256v2</w:t>
+                <w:t xml:space="preserve">hal-04883474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling guidance an adaptive and dynamic haptic guide model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of pose errors implied by external forces applied on robots: towards a metric for the control of collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal. p.383-384</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776071v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric trajectories and measurement error in inverse optimal control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ruling guidance an adaptive and dynamic haptic guide model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal. p.383-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718505v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric trajectories and measurement error in inverse optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed-Manaf Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2024 workshop - Human movement modeling for Human-Robot interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883474v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic view of Inverse Optimal Control by introducing projections on singularity curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,853 +5073,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HRI53351.2022.9889575⟩</w:t>
+              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513888v1</w:t>
+                <w:t xml:space="preserve">hal-03621688v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621688v3</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719885v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719885v3</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camblor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sapporo, Hokkaido, Japan. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI53351.2022.9889575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349528v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exosquelettes pour l’assistance physique : quelles solutions optimales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement De Recherche en Robotique: GT1-GT6, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408560v1</w:t>
+                <w:t xml:space="preserve">hal-02993408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.S242-S245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993408v2</w:t>
+                <w:t xml:space="preserve">hal-03396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exosquelettes pour l’assistance physique : quelles solutions optimales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement De Recherche en Robotique: GT1-GT6, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03396009v1</w:t>
+                <w:t xml:space="preserve">hal-03408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online velocity constraint adaptation for safe and efficient human-robot workspace sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua K. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5944,77 +5944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Industrial Operators with Collaborative Robots: Simulation and Experimental Validation for a Carpentry task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6061,77 +6061,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancy Tubes: Modelling Individual and Group Range-of-Motions Along a Path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua K. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,51 +6169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS pour l'Analyse du Mouvement Humain et la Prévention des Risques Musculo-Squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Busch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6251,51 +6251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From educational robotics to industrial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOTECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Port-Louis, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6333,51 +6333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Design of Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6428,51 +6428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic design methodology toward sensor placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Pointreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,1180 +6517,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique d'assistance, Rééducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RAPP System Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotis Psomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Tsardoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Giokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GdR Stic santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Assistance and Service Robotics in a Human Environment, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090896v1</w:t>
+                <w:t xml:space="preserve">hal-01090891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPP System Architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration Between Robots and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assistance and Service Robotics in a Human Environment, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ITechLaw European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090891v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration Between Robots and Humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quel dispositif d'assistance aux courses concevoir pour les futures personnes âgées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Ormea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITechLaw European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Handicap 2014 - 8ème Édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090894v1</w:t>
+                <w:t xml:space="preserve">hal-01004099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif d'assistance aux courses concevoir pour les futures personnes âgées ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robotique d'assistance, Rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2014 - 8ème Édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque du GdR Stic santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004099v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Discrepancy in Robotic Calibration: Its Influence on the Experimental Parameter Identification of a Parallel Space Telescope</w:t>
+                <w:t xml:space="preserve">Flexure joints modeling for micrometer accuracy of an active 6-PUS space telescope through experimental calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bernot</w:t>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS - IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA - IEEE Int. Conf. on Robotics and Automation - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4525-4530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903848v1</w:t>
+                <w:t xml:space="preserve">hal-00903840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexure joints modeling for micrometer accuracy of an active 6-PUS space telescope through experimental calibration</w:t>
+                <w:t xml:space="preserve">A sufficient condition for parameter identifiability in robotic calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA - IEEE Int. Conf. on Robotics and Automation - 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631220⟩</w:t>
+              <w:t xml:space="preserve">CK2013 - 6th Int. Workshop on Computational Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Barcelona, Spain. pp.131-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903840v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sufficient condition for parameter identifiability in robotic calibration</w:t>
+                <w:t xml:space="preserve">Model Discrepancy in Robotic Calibration: Its Influence on the Experimental Parameter Identification of a Parallel Space Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CK2013 - 6th Int. Workshop on Computational Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS - IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903833v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in the service of personal assistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Technologies, HIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987436v1</w:t>
+                <w:t xml:space="preserve">hal-00987425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Research in the service of personal assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Health Information Technologies, HIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987425v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sensors system for human motion measurement: Preliminary setup</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robotic services for the elderly improving their autonomy at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th World Congress in Mechanism and Machine Science, Guanajuato, Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico</w:t>
+              <w:t xml:space="preserve">workshop on Robotics for Neurology and Rehabilitation, IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987453v1</w:t>
+                <w:t xml:space="preserve">hal-00987446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic services for the elderly improving their autonomy at home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A multi-sensors system for human motion measurement: Preliminary setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Harshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on Robotics for Neurology and Rehabilitation, IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">The 13th World Congress in Mechanism and Machine Science, Guanajuato, Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987446v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Int4Sci: Scilab Interface for Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7728,51 +7728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable, modular parallel wire crane for rescue operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Anchorage, United States. pp.2834--2839, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7800,402 +7800,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on Eigenvalues of Symmetric Interval Matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology design of surgical reconfigurable robots by interval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denny Oetomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanako Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Menciassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kobe, Japan. pp.3085--3090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987543v1</w:t>
+                <w:t xml:space="preserve">hal-00987475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology design of surgical reconfigurable robots by interval analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kinematic analysis of a spatial four-wire driven parallel crane without constraining mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01947-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987475v1</w:t>
+                <w:t xml:space="preserve">hal-00987471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic analysis of a spatial four-wire driven parallel crane without constraining mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bounds on Eigenvalues of Symmetric Interval Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Kinematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00987471v1</w:t>
+                <w:t xml:space="preserve">hal-00987543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UnCertainties, a Package for Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves A. Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Mathematica Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8233,51 +8233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified workspace analysis of 3RRR planar parallel flexure mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denny Oetomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Shirinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design for Wire-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter. Cong. Design and Modelling of Mechanical Systems (CMSM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,51 +8432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Uncertainties with Symbolic/Numerical Solvers for a Class of Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8557,51 +8557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing with Intervals : the Ultimate Symbolic Computation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfram Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'07: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Roma, Italy, pp.1492-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8734,51 +8734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining CP and Interval Methods for solving the Direct Kinematic of a Parallel Robot under Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8842,51 +8842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ljubljana, Slovenia, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8911,90 +8911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of parallel robots : on the Elimination of Pose-Dependent Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9045,64 +9045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9153,51 +9153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional synthesis of parallel robots with a guaranteed given accuracy over a specific workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.942-947, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9231,51 +9231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval method for calibration of parallel robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,51 +9326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Methods for Certification of the Kinematic Calibration of Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves A. Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,51 +9430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Elimination for Parallel Robot Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9506,242 +9506,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalonnage des robots parallèles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parallel Implementation of Interval Analysis for Equations Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves A. Papegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée robés/Max</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European PVM/MPI Users' Group Conference (EuroPVM/MPI03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Venice, Italy. pp.555-559, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39924-7_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906467v1</w:t>
+                <w:t xml:space="preserve">hal-00990065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Implementation of Interval Analysis for Equations Solving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étalonnage des robots parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European PVM/MPI Users' Group Conference (EuroPVM/MPI03)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée robés/Max</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990065v1</w:t>
+                <w:t xml:space="preserve">hal-00906467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination de variables appliqueée à l'étalonnage des robots parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9779,51 +9779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Measurement Configurations for Gough Platform Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Washington, United States. pp.147-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust parallel robot calibration with partial information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,51 +9939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable elimination for reliable parallel robot calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10034,51 +10034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal-numerical approach to determine the presence of singularity within the workspace of a parallel robot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In 2nd Workshop on Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10129,51 +10129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-W. Perng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Advances in robot kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Piran, Slovenia. pp.315-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10219,51 +10219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie algorithmique pour la CAO et la conception optimale de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10327,51 +10327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Calibration of Gough Platform using leg mobility constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th world congress of International Federation for the Theory of Machines and Mechanisms (IFToMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10396,51 +10396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility constraints on the legs of a parallel robot to improve the kinematic calibration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New machine concepts for handling and manufacturing devices on the basis of parallel structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Braunschweig, Germany. pp.187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10510,51 +10510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Predictive Mechanisms in Human-Robot Joint Action: the Lens of Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Barsacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,77 +10592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a human-centered haptic guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10700,77 +10700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A haptic guidance generic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,77 +10834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Motions for communication in human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10987,51 +10987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile intelligent adapté pour la détection de mouvement et/ou de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganna Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1860192. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11120,51 +11120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11195,90 +11195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new unified and adaptive haptic guidance method, an exploratory user study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11290,324 +11290,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073876v1</w:t>
+                <w:t xml:space="preserve">hal-04274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274526v1</w:t>
+                <w:t xml:space="preserve">hal-04073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11625,103 +11625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11733,216 +11733,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182624v1</w:t>
+                <w:t xml:space="preserve">hal-03172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172351v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11954,241 +11954,241 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental calibration of an active space telescope with flexure joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7880, INRIA. 2012, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8096, INRIA. 2012, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668950v1</w:t>
+                <w:t xml:space="preserve">hal-00740272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental calibration of an active space telescope with flexure joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8096, INRIA. 2012, pp.40</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7880, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740272v2</w:t>
+                <w:t xml:space="preserve">hal-00668950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a fully-constrained parallel cable-driven robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,64 +12249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and approximating eigenvalue sets of symmetric interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7544, INRIA. 2011, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12341,51 +12341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on eigenvalues and singular values of interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12433,51 +12433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12525,51 +12525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for the Real Interval Eigenvalue Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12636,51 +12636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'amélioration des performances des robots manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Nice - Sophia Antipolis, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12867,51 +12867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-024-01101-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1879308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferreri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kornuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Figat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dudek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tavakoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Oetomo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawahyu Susilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-094S7XFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2006867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oetomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Shirinzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C0N3N3CH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Perng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4120-8_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8GFV6KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Pointreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tsardoulias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Giokas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zielinski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ormea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Harshe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509299" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987475v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152407" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01947-0_1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDLSCRVV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543800" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906467v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013353" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05374482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Barsacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740272v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01418313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-024-01101-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1879308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferreri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kornuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Figat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dudek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tavakoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Oetomo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawahyu Susilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-094S7XFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2006867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oetomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Shirinzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C0N3N3CH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Perng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4120-8_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8GFV6KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Pointreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tsardoulias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Giokas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zielinski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prunet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ormea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631220" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987446v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Harshe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509299" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152407" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01947-0_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDLSCRVV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543800" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013353" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05374482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Barsacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740272v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01418313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>