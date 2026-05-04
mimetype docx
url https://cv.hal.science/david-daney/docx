--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -106,360 +106,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
+                <w:t xml:space="preserve">Online approach to near time-optimal task-space trajectory planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Piras</w:t>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2025.3641869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926592v1</w:t>
+                <w:t xml:space="preserve">hal-04576076v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online approach to near time-optimal task-space trajectory planning</w:t>
+                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">Beatrice Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Padois</w:t>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Daney</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2025.3641869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576076v5</w:t>
+                <w:t xml:space="preserve">hal-04926592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Study of the Upper-Limb Isometric Wrench Feasible Set With Glenohumeral Joint Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 147 (2), pp.024501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -506,64 +506,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Sharing Handling Through Projection Capability Within Human-Robot Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -610,77 +610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pycapacity: a real-time task-space capacity calculation package for robotics and biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Open Source Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (89), pp.5670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -714,90 +714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics aware Cartesian wrench polytope estimation based on human musculoskeletal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (sup1), pp.S210-S212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,51 +857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,90 +965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line feasible wrench polytope evaluation based on human musculoskeletal models: an iterative convex hull method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferreri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1454,51 +1454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis and design of parallel kinematic machines using interval analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Tavakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (3-4), pp.479-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1675,51 +1675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-Analysis-Based Determination of the Wrench-Feasible Workspace of Parallel Cable-Driven Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,51 +1779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and Approximating Eigenvalue Sets of Symmetric Interval Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1864,303 +1864,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (8), pp.2715 - 2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907740v1</w:t>
+                <w:t xml:space="preserve">hal-00907710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladï­k</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (12), pp.5236 - 5242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00907710v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekawahyu Susilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Menciassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28, pp.171--183. </w:t>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique : des aides abordables pour nos aînés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les 24 plus beaux défis de la science, 446 novembre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2435,51 +2435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Strategy of Serial Manipulators With Certified Constraint Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denny Oetomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2539,51 +2539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval-Based Method for Workspace Analysis of Planar Flexure-Jointed Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Oetomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Shirinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval method for calibration of parallel robots: Vision-based experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Method for Calibration of Parallel Robots: A Vision-based Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval method for calibration of parallel robots : a vision-baded experimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,51 +3105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing Measurement Poses for Robot Calibration with the Local Convergence Method and Tabu Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (4), pp.395 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic calibration of the Gough Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 21, pp.677--690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3415,51 +3415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable elimination for reliable parallel robot calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3542,51 +3542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless 3D Human Pose Tracking in the Wild with fusion of Multiple Depth Cameras: Comparative Experimental Study with Kinect 2 and 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Design of Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3762,51 +3762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sufficient Condition for Parameter Identifiability in Robotic Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, Federico and Perez Gracia, Alba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer Netherlands, pp.131-138, 2014, Mechanisms and Machine Science, 978-94-007-7213-7. </w:t>
@@ -3857,51 +3857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Patterns for Measurement Pose Selection in Calibration of Serial Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandr Klimchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trombettoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viadero, Fernando; Ceccarelli, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mechanisms and Machine Science (7), Springer Netherlands, pp.85-93, 2013, Theory and Applications in Engineering, 978-94-007-4901-6. </w:t>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic analysis of a spatial four-wire driven parallel crane without constraining mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kecskeméthy, Andrés and Müller, Andreas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1--8, 2009</w:t>
@@ -4306,51 +4306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Interval Analysis for Equations Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4439,51 +4439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-W. Perng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lenarčič, J. and Stanišić, M.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.315-322, 2000, 978-94-010-5803-2. </w:t>
@@ -4559,385 +4559,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
+                <w:t xml:space="preserve">Prediction of pose errors implied by external forces applied on robots: towards a metric for the control of collaborative robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Savin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vincent Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2024 workshop - Human movement modeling for Human-Robot interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883474v1</w:t>
+                <w:t xml:space="preserve">hal-04410256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of pose errors implied by external forces applied on robots: towards a metric for the control of collaborative robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ruling guidance an adaptive and dynamic haptic guide model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal. p.383-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410256v2</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruling guidance an adaptive and dynamic haptic guide model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boulay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+                <w:t xml:space="preserve">Raphaël Bousigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Vulliez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMT Symposium 2024 - Mechanism and Machine Theory Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Guimaraes, Portugal. p.383-384</w:t>
+              <w:t xml:space="preserve">Humanoids 2024 workshop - Human movement modeling for Human-Robot interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776071v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric trajectories and measurement error in inverse optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Manaf Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4988,51 +4988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic view of Inverse Optimal Control by introducing projections on singularity curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,628 +5073,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camblor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
+              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sapporo, Hokkaido, Japan. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI53351.2022.9889575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621688v3</w:t>
+                <w:t xml:space="preserve">hal-03513888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719885v3</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621688v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349528v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719885v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HRI53351.2022.9889575⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03513888v1</w:t>
+                <w:t xml:space="preserve">hal-03349528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
+              <w:t xml:space="preserve">Exosquelettes pour l’assistance physique : quelles solutions optimales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement De Recherche en Robotique: GT1-GT6, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993408v2</w:t>
+                <w:t xml:space="preserve">hal-03408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.S242-S245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5722,204 +5735,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exosquelettes pour l’assistance physique : quelles solutions optimales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement De Recherche en Robotique: GT1-GT6, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408560v1</w:t>
+                <w:t xml:space="preserve">hal-02993408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online velocity constraint adaptation for safe and efficient human-robot workspace sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua K. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5944,77 +5944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Industrial Operators with Collaborative Robots: Simulation and Experimental Validation for a Carpentry task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6169,51 +6169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS pour l'Analyse du Mouvement Humain et la Prévention des Risques Musculo-Squelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Busch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6251,51 +6251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From educational robotics to industrial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOTECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Port-Louis, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6333,51 +6333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Design of Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Massein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6428,51 +6428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic design methodology toward sensor placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Pointreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,1180 +6517,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPP System Architecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotique d'assistance, Rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assistance and Service Robotics in a Human Environment, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Colloque du GdR Stic santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090891v1</w:t>
+                <w:t xml:space="preserve">hal-01090896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration Between Robots and Humans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RAPP System Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fotis Psomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Tsardoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Giokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITechLaw European Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Assistance and Service Robotics in a Human Environment, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090894v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel dispositif d'assistance aux courses concevoir pour les futures personnes âgées ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Collaboration Between Robots and Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2014 - 8ème Édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">ITechLaw European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004099v1</w:t>
+                <w:t xml:space="preserve">hal-01090894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotique d'assistance, Rééducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quel dispositif d'assistance aux courses concevoir pour les futures personnes âgées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Ormea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GdR Stic santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Handicap 2014 - 8ème Édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090896v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexure joints modeling for micrometer accuracy of an active 6-PUS space telescope through experimental calibration</w:t>
+                <w:t xml:space="preserve">Model Discrepancy in Robotic Calibration: Its Influence on the Experimental Parameter Identification of a Parallel Space Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ducarne</w:t>
+                <w:t xml:space="preserve">Marc Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA - IEEE Int. Conf. on Robotics and Automation - 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS - IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903840v1</w:t>
+                <w:t xml:space="preserve">hal-00903848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sufficient condition for parameter identifiability in robotic calibration</w:t>
+                <w:t xml:space="preserve">Flexure joints modeling for micrometer accuracy of an active 6-PUS space telescope through experimental calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ducarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CK2013 - 6th Int. Workshop on Computational Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_15⟩</w:t>
+              <w:t xml:space="preserve">ICRA - IEEE Int. Conf. on Robotics and Automation - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4525-4530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903833v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Discrepancy in Robotic Calibration: Its Influence on the Experimental Parameter Identification of a Parallel Space Telescope</w:t>
+                <w:t xml:space="preserve">A sufficient condition for parameter identifiability in robotic calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS - IEEE/RSJ Int. Conf. on Intelligent Robots and Systems - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CK2013 - 6th Int. Workshop on Computational Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Barcelona, Spain. pp.131-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7214-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903848v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Research in the service of personal assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Health Information Technologies, HIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987425v1</w:t>
+                <w:t xml:space="preserve">hal-00987436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in the service of personal assistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Technologies, HIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EUCOMES: European Conference on Mechanism Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987436v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic services for the elderly improving their autonomy at home</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A multi-sensors system for human motion measurement: Preliminary setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandar Harshe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop on Robotics for Neurology and Rehabilitation, IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">The 13th World Congress in Mechanism and Machine Science, Guanajuato, Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987446v1</w:t>
+                <w:t xml:space="preserve">hal-00987453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sensors system for human motion measurement: Preliminary setup</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Robotic services for the elderly improving their autonomy at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th World Congress in Mechanism and Machine Science, Guanajuato, Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico</w:t>
+              <w:t xml:space="preserve">workshop on Robotics for Neurology and Rehabilitation, IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987453v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Int4Sci: Scilab Interface for Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th GAMM-IMACS International Symposium on Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7728,51 +7728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable, modular parallel wire crane for rescue operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Anchorage, United States. pp.2834--2839, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7800,402 +7800,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology design of surgical reconfigurable robots by interval analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bounds on Eigenvalues of Symmetric Interval Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987475v1</w:t>
+                <w:t xml:space="preserve">hal-00987543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic analysis of a spatial four-wire driven parallel crane without constraining mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01947-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01947-0_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on Eigenvalues of Symmetric Interval Matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Topology design of surgical reconfigurable robots by interval analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denny Oetomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanako Harada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Menciassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kobe, Japan. pp.3085--3090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987543v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UnCertainties, a Package for Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves A. Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Mathematica Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8233,51 +8233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified workspace analysis of 3RRR planar parallel flexure mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denny Oetomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bijan Shirinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,51 +8350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design for Wire-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter. Cong. Design and Modelling of Mechanical Systems (CMSM 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,51 +8432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Uncertainties with Symbolic/Numerical Solvers for a Class of Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8538,247 +8538,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing with Intervals : the Ultimate Symbolic Computation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wrench-Feasible Workspace of Parallel Cable-Driven Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wolfram Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Illinois, United States</w:t>
+              <w:t xml:space="preserve">ICRA'07: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Roma, Italy, pp.1492-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989873v1</w:t>
+                <w:t xml:space="preserve">lirmm-00199377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrench-Feasible Workspace of Parallel Cable-Driven Mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computing with Intervals : the Ultimate Symbolic Computation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Papegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'07: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Roma, Italy, pp.1492-1497</w:t>
+              <w:t xml:space="preserve">Wolfram Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00199377v1</w:t>
+                <w:t xml:space="preserve">hal-00989873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining CP and Interval Methods for solving the Direct Kinematic of a Parallel Robot under Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Grandón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8842,51 +8842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ljubljana, Slovenia, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8911,90 +8911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of parallel robots : on the Elimination of Pose-Dependent Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9045,51 +9045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal intervals revisited : a mean-value extension to generalized intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rueher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9153,51 +9153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional synthesis of parallel robots with a guaranteed given accuracy over a specific workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.942-947, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9231,51 +9231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval method for calibration of parallel robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,256 +9320,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Methods for Certification of the Kinematic Calibration of Parallel Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Algebraic Elimination for Parallel Robot Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Neumaier</w:t>
+                <w:t xml:space="preserve">Ioannis Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Congress of International Federation for the Theory of Machines and Mechanisms (IFToMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Tianjin, China. pp.212-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990060v1</w:t>
+                <w:t xml:space="preserve">hal-00990064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Elimination for Parallel Robot Calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interval Methods for Certification of the Kinematic Calibration of Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Emiris</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves A. Papegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Neumaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of International Federation for the Theory of Machines and Mechanisms (IFToMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.1913-1918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990064v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Interval Analysis for Equations Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves A. Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9628,51 +9628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalonnage des robots parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée robés/Max</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élimination de variables appliqueée à l'étalonnage des robots parallèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9779,51 +9779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Measurement Configurations for Gough Platform Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Washington, United States. pp.147-152, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust parallel robot calibration with partial information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,51 +9939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable elimination for reliable parallel robot calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10034,51 +10034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formal-numerical approach to determine the presence of singularity within the workspace of a parallel robot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In 2nd Workshop on Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Seoul, South Korea. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10129,51 +10129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-W. Perng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Advances in robot kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Piran, Slovenia. pp.315-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10219,51 +10219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie algorithmique pour la CAO et la conception optimale de robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10327,51 +10327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self Calibration of Gough Platform using leg mobility constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th world congress of International Federation for the Theory of Machines and Mechanisms (IFToMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10396,51 +10396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility constraints on the legs of a parallel robot to improve the kinematic calibration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New machine concepts for handling and manufacturing devices on the basis of parallel structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Braunschweig, Germany. pp.187-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10510,51 +10510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Predictive Mechanisms in Human-Robot Joint Action: the Lens of Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Barsacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,77 +10592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a human-centered haptic guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10700,77 +10700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A haptic guidance generic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,77 +10834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Motions for communication in human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10987,51 +10987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile intelligent adapté pour la détection de mouvement et/ou de déformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganna Pugach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1860192. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11120,51 +11120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lamiraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11195,90 +11195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new unified and adaptive haptic guidance method, an exploratory user study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11290,324 +11290,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274526v1</w:t>
+                <w:t xml:space="preserve">hal-04073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073876v1</w:t>
+                <w:t xml:space="preserve">hal-04274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11625,103 +11625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11733,216 +11733,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172351v1</w:t>
+                <w:t xml:space="preserve">hal-03182624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Hladík</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03182624v1</w:t>
+                <w:t xml:space="preserve">hal-03172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11954,241 +11954,241 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental calibration of an active space telescope with flexure joints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trombettoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8096, INRIA. 2012, pp.40</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7880, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740272v2</w:t>
+                <w:t xml:space="preserve">hal-00668950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental calibration of an active space telescope with flexure joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7880, INRIA. 2012, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8096, INRIA. 2012, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668950v1</w:t>
+                <w:t xml:space="preserve">hal-00740272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a fully-constrained parallel cable-driven robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12249,64 +12249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and approximating eigenvalue sets of symmetric interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7544, INRIA. 2011, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12341,51 +12341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on eigenvalues and singular values of interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12433,51 +12433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12525,51 +12525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for the Real Interval Eigenvalue Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12636,51 +12636,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'amélioration des performances des robots manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Nice - Sophia Antipolis, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12867,51 +12867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-024-01101-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1879308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferreri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kornuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Figat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dudek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tavakoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Oetomo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawahyu Susilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-094S7XFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2006867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oetomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Shirinzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C0N3N3CH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Perng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4120-8_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8GFV6KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Pointreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tsardoulias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Giokas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zielinski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prunet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090894v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ormea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090896v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631220" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987436v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987446v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987453v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Harshe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509299" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152407" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01947-0_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDLSCRVV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543800" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990064v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013353" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05374482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Barsacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740272v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01418313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-024-01101-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1879308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferreri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kornuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Figat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dudek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tavakoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Oetomo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawahyu Susilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-094S7XFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2006867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oetomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Shirinzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C0N3N3CH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Perng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4120-8_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8GFV6KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Pointreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tsardoulias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Giokas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zielinski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ormea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Harshe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509299" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01947-0_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDLSCRVV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543800" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013353" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05374482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Barsacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740272v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01418313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>