--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1864,247 +1864,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Hladïk</w:t>
+                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladï­k</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217 (12), pp.5236 - 5242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907710v1</w:t>
+                <w:t xml:space="preserve">hal-00907740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Hladï­k</w:t>
+                <w:t xml:space="preserve">An algorithm for addressing the real interval eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elias Tsigaridas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (8), pp.2715 - 2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2010.09.066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00907740v1</w:t>
+                <w:t xml:space="preserve">hal-00907710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on real eigenvalues and singular values of interval matrices</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (4), pp.2116-2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5320,217 +5320,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621688v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
+                <w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719885v3</w:t>
+                <w:t xml:space="preserve">hal-03349528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reliability of Inverse Optimal Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Colombel</w:t>
+                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8504-8510</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349528v2</w:t>
+                <w:t xml:space="preserve">hal-03719885v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
               </w:r>
@@ -7191,204 +7191,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in the service of personal assistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Philippe</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information Technologies, HIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987436v1</w:t>
+                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a Fully-Constrained Parallel Cable-Driven Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research in the service of personal assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dit Sandretto Julien Alexandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Robert Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMANSY'2012: 19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Health Information Technologies, HIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00737638v1</w:t>
+                <w:t xml:space="preserve">hal-00987436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation of Hypothesis on Cable Properties for Cable-Driven Robots</w:t>
               </w:r>
@@ -7832,51 +7832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladïk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SmallWorkshop on Interval Methods (SWIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Z. Emiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11041,660 +11041,660 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+                <w:t xml:space="preserve">Ethical decision-making in robotics: foundations, processus, ethical dilemmas, and operationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">Sylvie Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fernbach</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gagnou-Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169055v1</w:t>
+                <w:t xml:space="preserve">hal-05604315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new unified and adaptive haptic guidance method, an exploratory user study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margot Vulliez</w:t>
+                <w:t xml:space="preserve">Humanoid Robot Whole-body Geometric Calibration with Embedded Sensors and a Single Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh D V Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fernbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lamiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727078v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
+                <w:t xml:space="preserve">A new unified and adaptive haptic guidance method, an exploratory user study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camblor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073876v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274526v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791783v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11703,181 +11703,295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790059v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+                <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182624v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11892,51 +12006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11946,51 +12060,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Methods for Model Qualification: Methodology and Advanced Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12016,73 +12130,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7880, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental calibration of an active space telescope with flexure joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12095,73 +12209,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8096, INRIA. 2012, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a fully-constrained parallel cable-driven robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12170,301 +12284,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7879, INRIA. 2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and approximating eigenvalue sets of symmetric interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7544, INRIA. 2011, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00567385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds on eigenvalues and singular values of interval matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00370603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filtering method for the interval eigenvalue problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12476,143 +12590,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7057, INRIA. 2009, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00422966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Algorithm for the Real Interval Eigenvalue Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias P. P. Tsigaridas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6680, INRIA. 2008, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00329714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12622,105 +12736,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'amélioration des performances des robots manipulateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Nice - Sophia Antipolis, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01418313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12867,51 +12981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-024-01101-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1879308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferreri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kornuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Figat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dudek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tavakoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Oetomo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawahyu Susilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-094S7XFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2006867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oetomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Shirinzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C0N3N3CH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Perng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4120-8_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8GFV6KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Pointreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tsardoulias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Giokas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zielinski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ormea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Philippe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Harshe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509299" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01947-0_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDLSCRVV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543800" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013353" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05374482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Barsacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740272v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01418313v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-024-01101-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mirabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lamiraux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2023.104365" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1879308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferreri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550448v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Stefa&#324;czyk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kornuta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Figat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dudek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.05.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tavakoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal T. de Almeida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trombettoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0210-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00573491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2090064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. Tsigaridas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.08.028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#239;&#173;k" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Tsigaridas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8BFCP0Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.11.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907726v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090753991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanako Harada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denny Oetomo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekawahyu Susilo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Menciassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574709990610" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-094S7XFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2006867" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907597v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Oetomo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Shirinzadeh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3042151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW3DJZ06-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lebbah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rueher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142903436174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905053185" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-00XK2MMH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2003.07.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907770v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-C0N3N3CH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907785v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Z. Emiris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034044v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Colombel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531034v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Massein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayral" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907499v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7214-4_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907773v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39924-7_74" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1H11PSFT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-W. Perng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-4120-8_33" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H8GFV6KP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04776071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Manaf Dahmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926294v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10161163" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03349528v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405825v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417077v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Pointreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Psomopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tsardoulias" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Giokas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Zielinski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090894v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01004099v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ormea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903848v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducarne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631220" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00737638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dit Sandretto Julien Alexandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Philippe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987453v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandar Harshe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bennour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987461v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509299" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01947-0_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDLSCRVV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987475v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152407" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987545v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves A. Papegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987549v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543800" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989900v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Grand&#243;n" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tavolieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ottaviano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00989995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillibert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990050v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990064v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Emiris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Neumaier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906469v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990067v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013353" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100584v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906482v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990113v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Robbins" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906476v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05374482v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Barsacq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05128277v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schmitt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04334395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bonastre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604315v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mich&#232;le" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hamet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05169055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh D V Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernbach" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04727078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668950v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740272v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668921v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00567385v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hladik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00370603v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias P. P. Tsigaridas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422966v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329714v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01418313v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>