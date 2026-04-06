--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2179,286 +2179,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Power Flow on Graphic Processing Units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">Towards a Reproducible Solution of Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef S Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP: Parallel, Distributed and network-Based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia</w:t>
+              <w:t xml:space="preserve"> Supercomputing Conference 2017-Computational Reproducibility at Exascale Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01475578v1</w:t>
+                <w:t xml:space="preserve">hal-01633980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reproducible Solution of Linear Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stef S Graillat</w:t>
+                <w:t xml:space="preserve">Asynchronous Power Flow on Graphic Processing Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique S Quintana-Ortí</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Supercomputing Conference 2017-Computational Reproducibility at Exascale Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Denver, United States</w:t>
+              <w:t xml:space="preserve">PDP: Parallel, Distributed and network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633980v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01475578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach for Deriving a Reproducible LU factorization on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman S Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef S Graillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6275,402 +6275,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FP-ANR: A representation format to handle floating-point cancellation at run-time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking Large Language Models on Floating-Point Error Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Taldir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahmad Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Oliveira Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01549601v3</w:t>
+                <w:t xml:space="preserve">hal-05560550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear circuit analysis based on parallel asynchronous fixed-point method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FP-ANR: A representation format to handle floating-point cancellation at run-time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142496v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01549601v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for GPU Accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+                <w:t xml:space="preserve">Linear circuit analysis based on parallel asynchronous fixed-point method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102877v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reproducibility for the Parallel Reduction on Multi- and Many-Core Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949355v4</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical Reproducibility for the Parallel Reduction on Multi- and Many-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949355v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barra: a Parallel Functional Simulator for GPGPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6698,51 +6812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359342v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6752,51 +6866,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient midpoint-radius representation format to deal with symmetric fuzzy numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6822,135 +6936,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] DALI - UPVD/LIRMM, UCD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacting predictability of GPU's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuzzyGPU: a fuzzy arithmetic library for GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6963,73 +7077,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pseudo-Random Bit Generator Using Three Chaotic Logistic Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7042,353 +7156,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a Maximum Likelihood Phylogeny Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 010030, LIRMM. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CR-LIBM A library of correctly rounded elementary functions in double-precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Daramy-Loirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIP,. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Lauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7444,73 +7558,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation de l'opérateur ADD2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7519,227 +7633,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Goossens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsing floating-point operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4637, LIP RR-2002-45, INRIA, LIP. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Range Reduction Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7778,143 +7892,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4267, LIP RR-2001-33, INRIA, LIP. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correctly Rounded Exponential Function in Double Precision Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4231, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7924,100 +8038,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions élémentaires : algorithmes et implémentations efficaces pour l'arrondi correct en double précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Ecole normale supérieure de lyon - ENS LYON, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8027,105 +8141,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au calcul sur GPU: considérations arithmétiques et architecturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Perpignan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01206379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8272,51 +8386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419813v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019832968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.02.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01267742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRD13M71-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2004.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL0F8T61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef S Graillat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Laure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S Iakymchuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01268048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202396v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116588v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2015.63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F86" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2014.6939274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2013.6621133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour Eliaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397697v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoginder Dandass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263670v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fl&#243;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135126v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123859631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01549601v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949355v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359342v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140485v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951920v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856617v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785380v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726409v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662684v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01206379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419813v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019832968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.02.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01267742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRD13M71-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2004.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL0F8T61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef S Graillat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S Iakymchuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01268048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202396v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116588v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2015.63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F86" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2014.6939274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2013.6621133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour Eliaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397697v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoginder Dandass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263670v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fl&#243;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135126v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123859631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01549601v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949355v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359342v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951920v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856617v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01206379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>