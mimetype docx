--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -500,291 +500,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419813v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midpoint-Radius Interval-based Method to Deal with Uncertainty in Power Flow Analysis</w:t>
+                <w:t xml:space="preserve">Exact Lookup Tables for the Evaluation of Trigonometric and Hyperbolic Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Milano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147, pp.81-87. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.2058-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2017.2703870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01475577v1</w:t>
+                <w:t xml:space="preserve">lirmm-01844332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Lookup Tables for the Evaluation of Trigonometric and Hyperbolic Functions</w:t>
+                <w:t xml:space="preserve">Midpoint-Radius Interval-based Method to Deal with Uncertainty in Power Flow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (12), pp.2058-2071. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.81-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2017.2703870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01844332v1</w:t>
+                <w:t xml:space="preserve">lirmm-01475577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient representation format for fuzzy intervals based on symmetric membership functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (3), pp.23:1--23:22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2306,77 +2306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Power Flow on Graphic Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP: Parallel, Distributed and network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2823,358 +2823,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01268048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient midpoint-radius implementation to handle symmetric fuzzy intervals</w:t>
+                <w:t xml:space="preserve">Réduction d'argument basée sur les triplets pythagoriciens pour l'évaluation de fonctions trigonométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Milano</w:t>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">ComPAS 2015 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140504v1</w:t>
+                <w:t xml:space="preserve">lirmm-01136772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExBLAS: Reproducible and Accurate BLAS Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+                <w:t xml:space="preserve">Reproducible floating-point atomic addition in data-parallel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRE: Numerical Reproducibility at Exascale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lodz, Poland. pp.721-728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2015F86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202396v3</w:t>
+                <w:t xml:space="preserve">hal-01267755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Reduction Based on Pythagorean Triples for Trigonometric Function Evaluation</w:t>
+                <w:t xml:space="preserve">An efficient midpoint-radius implementation to handle symmetric fuzzy intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP 2015 - 26th IEEE International Conference Application-specific Systems, Architectures and Processors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134232v2</w:t>
+                <w:t xml:space="preserve">hal-01140504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and Accuracy for High-Performance Computing</w:t>
+                <w:t xml:space="preserve">ExBLAS: Reproducible and Accurate BLAS Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
@@ -3192,1293 +3166,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">NRE: Numerical Reproducibility at Exascale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140531v1</w:t>
+                <w:t xml:space="preserve">hal-01202396v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring predictability of Nvidia’s GPU warp and block schedulers: Application to the summation problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducibility and Accuracy for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267747v1</w:t>
+                <w:t xml:space="preserve">hal-01140531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Triangular Solvers for High-Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+                <w:t xml:space="preserve">Range Reduction Based on Pythagorean Triples for Trigonometric Function Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 12th International Conference on Information Technology - New Generations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITNG.2015.63⟩</w:t>
+              <w:t xml:space="preserve">ASAP 2015 - 26th IEEE International Conference Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toronto, Canada. pp.74-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116588v2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'argument basée sur les triplets pythagoriciens pour l'évaluation de fonctions trigonométriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring predictability of Nvidia’s GPU warp and block schedulers: Application to the summation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2015 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2015.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01136772v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible floating-point atomic addition in data-parallel environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducible Triangular Solvers for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lodz, Poland. pp.721-728, </w:t>
+              <w:t xml:space="preserve">2015 12th International Conference on Information Technology - New Generations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Las Vegas, NV, United States. pp.353-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2015F86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITNG.2015.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267755v1</w:t>
+                <w:t xml:space="preserve">hal-01116588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for High-Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Collange</w:t>
+                <w:t xml:space="preserve">Power Flow Analysis under Uncertainty using Symmetric Fuzzy Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN: Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PES General Meeting 2014 | Conference &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, National Harbor, MD, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PESGM.2014.6939274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215627v1</w:t>
+                <w:t xml:space="preserve">lirmm-01206373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Random Bit Generator Based on Three Chaotic Logistic Maps and IEEE 754-2008 Floating-Point Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael François</w:t>
+                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Models of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN: Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wuerzburg, Germany. pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985357v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reproducible Accurate Summation Algorithm for High-Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Collange</w:t>
+                <w:t xml:space="preserve">A Pseudo-Random Bit Generator Based on Three Chaotic Logistic Maps and IEEE 754-2008 Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EX: Exascale Applied Mathematics Challenges and Opportunities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Applications of Models of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Chennai, India. pp.229-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06089-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267825v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des schedulers sur la prédictibilité dans les GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reproducible Accurate Summation Algorithm for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">EX: Exascale Applied Mathematics Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951916v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FuzzyGPU : a fuzzy arithmetic library for GPU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des schedulers sur la prédictibilité dans les GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP: Parallel, Distributed and Network-Based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2014.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01206375v1</w:t>
+                <w:t xml:space="preserve">hal-00951916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Flow Analysis under Uncertainty using Symmetric Fuzzy Arithmetic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">FuzzyGPU : a fuzzy arithmetic library for GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PES General Meeting 2014 | Conference &amp; Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, National Harbor, MD, United States. pp.1-5, </w:t>
+              <w:t xml:space="preserve">PDP: Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Torino, Italy. pp.624-631, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PESGM.2014.6939274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2014.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01206373v1</w:t>
+                <w:t xml:space="preserve">lirmm-01206375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPUburn: A System to Test and Mitigate GPU Hardware Failures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regularity versus Load-Balancing on GPU for treefix computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCS: International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. pp.309-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827588v1</w:t>
+                <w:t xml:space="preserve">hal-00768293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures, erreurs matérielles et GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPUburn: A System to Test and Mitigate GPU Hardware Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Samos, Greece. pp.263-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2013.6621133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785386v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity versus Load-Balancing on GPU for treefix computations</w:t>
+                <w:t xml:space="preserve">Températures, erreurs matérielles et GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. pp.309-318</w:t>
+              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768293v1</w:t>
+                <w:t xml:space="preserve">hal-00785386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing LNS using filtering units of GPUs</w:t>
               </w:r>
@@ -4683,235 +4683,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic detection of uniform and affine vectors in GPGPU computations</w:t>
+                <w:t xml:space="preserve">Power Consumption of GPUs from a Software Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Zhang</w:t>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.46-55, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baton Rouge, Louisiana, United States. pp.914-923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14122-5_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01970-8_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396719v1</w:t>
+                <w:t xml:space="preserve">hal-00348672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption of GPUs from a Software Perspective</w:t>
+                <w:t xml:space="preserve">Dynamic detection of uniform and affine vectors in GPGPU computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+                <w:t xml:space="preserve">Yao Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baton Rouge, Louisiana, United States. pp.914-923, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Delft, Netherlands. pp.46-55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01970-8_92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14122-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00348672v2</w:t>
+                <w:t xml:space="preserve">hal-00396719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Graphics Processors for Parallelizing Hash-based Data Carving</w:t>
               </w:r>
@@ -4999,230 +4999,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions élémentaires sur GPU exploitant la localité de valeurs</w:t>
+                <w:t xml:space="preserve">A GPU interval library based on Boost.Interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Daumas</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flórez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fribourg, Suisse. 12p</w:t>
+              <w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Santiago de Compostela, Spain. pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202906v1</w:t>
+                <w:t xml:space="preserve">hal-00263670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPU interval library based on Boost.Interval</w:t>
+                <w:t xml:space="preserve">Fonctions élémentaires sur GPU exploitant la localité de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Flórez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Santiago de Compostela, Spain. pp.61-71</w:t>
+              <w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fribourg, Suisse. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263670v2</w:t>
+                <w:t xml:space="preserve">hal-00202906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic processors to speed-up simulations for the design of high performance solar receptors</w:t>
               </w:r>
@@ -5631,230 +5631,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExBLAS: Reproducible and Accurate BLAS Library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Collange</w:t>
+                <w:t xml:space="preserve">Error-free Tables for Trigonometric Function Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 7ème Rencontre Arithmétique de l'Informatique Mathématique, 2015</w:t>
+              <w:t xml:space="preserve">ARCHI: Architecture des systèmes matériels et logiciels embarqués, et méthodes de conception associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 8e édition de l’école thématique Archi, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140280v1</w:t>
+                <w:t xml:space="preserve">lirmm-01273490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error-free Tables for Trigonometric Function Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">ExBLAS: Reproducible and Accurate BLAS Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHI: Architecture des systèmes matériels et logiciels embarqués, et méthodes de conception associées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. , 8e édition de l’école thématique Archi, 2015</w:t>
+              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. , 7ème Rencontre Arithmétique de l'Informatique Mathématique, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01273490v1</w:t>
+                <w:t xml:space="preserve">hal-01140280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation temps réel de réseaux électriques à l’aide des architectures multicœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPVD Magazine Hors-Série recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.42-44, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5967,51 +5967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la représentation des flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPC Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.65-70, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,317 +6451,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01549601v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear circuit analysis based on parallel asynchronous fixed-point method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">Numerical Reproducibility for the Parallel Reduction on Multi- and Many-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142496v1</w:t>
+                <w:t xml:space="preserve">hal-00949355v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for GPU Accelerators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+                <w:t xml:space="preserve">Linear circuit analysis based on parallel asynchronous fixed-point method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102877v1</w:t>
+                <w:t xml:space="preserve">hal-01142496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reproducibility for the Parallel Reduction on Multi- and Many-Core Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949355v4</w:t>
+                <w:t xml:space="preserve">hal-01102877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barra: a Parallel Functional Simulator for GPGPU</w:t>
               </w:r>
@@ -6880,77 +6880,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient midpoint-radius representation format to deal with symmetric fuzzy numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] DALI - UPVD/LIRMM, UCD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7047,51 +7047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuzzyGPU: a fuzzy arithmetic library for GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7374,378 +7374,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collapsing floating-point operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071446v1</w:t>
+                <w:t xml:space="preserve">hal-00662679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071249v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de l'opérateur ADD2</w:t>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662684v1</w:t>
+                <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsing floating-point operations</w:t>
+                <w:t xml:space="preserve">Implémentation de l'opérateur ADD2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662679v1</w:t>
+                <w:t xml:space="preserve">hal-00662684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
@@ -8386,51 +8386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419813v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019832968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.02.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01267742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRD13M71-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2004.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL0F8T61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef S Graillat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S Iakymchuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01268048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202396v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116588v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2015.63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F86" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985357v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2014.6939274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2013.6621133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour Eliaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397697v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396719v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoginder Dandass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263670v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fl&#243;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135126v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140280v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123859631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01549601v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949355v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359342v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951920v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856617v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01206379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419813v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019832968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.02.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01267742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRD13M71-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2004.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL0F8T61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef S Graillat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S Iakymchuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01268048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F86" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202396v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116588v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2015.63" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2014.6939274" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2013.6621133" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour Eliaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397697v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoginder Dandass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263670v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fl&#243;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135126v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123859631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01549601v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949355v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359342v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951920v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856617v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01206379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>