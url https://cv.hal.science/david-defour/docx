--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -500,291 +500,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419813v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Lookup Tables for the Evaluation of Trigonometric and Hyperbolic Functions</w:t>
+                <w:t xml:space="preserve">Midpoint-Radius Interval-based Method to Deal with Uncertainty in Power Flow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (12), pp.2058-2071. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.81-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2017.2703870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01844332v1</w:t>
+                <w:t xml:space="preserve">lirmm-01475577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midpoint-Radius Interval-based Method to Deal with Uncertainty in Power Flow Analysis</w:t>
+                <w:t xml:space="preserve">Exact Lookup Tables for the Evaluation of Trigonometric and Hyperbolic Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Milano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147, pp.81-87. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.2058-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2017.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2017.2703870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01475577v1</w:t>
+                <w:t xml:space="preserve">lirmm-01844332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient representation format for fuzzy intervals based on symmetric membership functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (3), pp.23:1--23:22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2306,77 +2306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Power Flow on Graphic Processing Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PDP: Parallel, Distributed and network-Based Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2823,943 +2823,943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01268048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'argument basée sur les triplets pythagoriciens pour l'évaluation de fonctions trigonométriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">Reproducibility and Accuracy for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2015 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01136772v1</w:t>
+                <w:t xml:space="preserve">hal-01140531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible floating-point atomic addition in data-parallel environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient midpoint-radius implementation to handle symmetric fuzzy intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Collange</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267755v1</w:t>
+                <w:t xml:space="preserve">hal-01140504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient midpoint-radius implementation to handle symmetric fuzzy intervals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">ExBLAS: Reproducible and Accurate BLAS Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">NRE: Numerical Reproducibility at Exascale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140504v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202396v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExBLAS: Reproducible and Accurate BLAS Library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Collange</w:t>
+                <w:t xml:space="preserve">Range Reduction Based on Pythagorean Triples for Trigonometric Function Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRE: Numerical Reproducibility at Exascale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASAP 2015 - 26th IEEE International Conference Application-specific Systems, Architectures and Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toronto, Canada. pp.74-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202396v3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and Accuracy for High-Performance Computing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring predictability of Nvidia’s GPU warp and block schedulers: Application to the summation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIM: Rencontres Arithmétiques de l’Informatique Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2015.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140531v1</w:t>
+                <w:t xml:space="preserve">hal-01267747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Reduction Based on Pythagorean Triples for Trigonometric Function Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+                <w:t xml:space="preserve">Reproducible Triangular Solvers for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP 2015 - 26th IEEE International Conference Application-specific Systems, Architectures and Processors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 12th International Conference on Information Technology - New Generations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Las Vegas, NV, United States. pp.353-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITNG.2015.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP.2015.7245712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134232v2</w:t>
+                <w:t xml:space="preserve">hal-01116588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring predictability of Nvidia’s GPU warp and block schedulers: Application to the summation problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction d'argument basée sur les triplets pythagoriciens pour l'évaluation de fonctions trigonométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCSoC: Embedded Multicore/Many-core Systems-on-Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2015 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2015.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267747v1</w:t>
+                <w:t xml:space="preserve">lirmm-01136772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible Triangular Solvers for High-Performance Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible floating-point atomic addition in data-parallel environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 12th International Conference on Information Technology - New Generations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Las Vegas, NV, United States. pp.353-358, </w:t>
+              <w:t xml:space="preserve">ACSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lodz, Poland. pp.721-728, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITNG.2015.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15439/2015F86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116588v2</w:t>
+                <w:t xml:space="preserve">hal-01267755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Flow Analysis under Uncertainty using Symmetric Fuzzy Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">A Pseudo-Random Bit Generator Based on Three Chaotic Logistic Maps and IEEE 754-2008 Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PES General Meeting 2014 | Conference &amp; Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PESGM.2014.6939274⟩</w:t>
+              <w:t xml:space="preserve">Theory and Applications of Models of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Chennai, India. pp.229-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06089-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01206373v1</w:t>
+                <w:t xml:space="preserve">hal-00985357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for High-Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3801,684 +3801,684 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN: Scientific Computing, Computer Arithmetic and Validated Numerics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Wuerzburg, Germany. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Random Bit Generator Based on Three Chaotic Logistic Maps and IEEE 754-2008 Floating-Point Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael François</w:t>
+                <w:t xml:space="preserve">A Reproducible Accurate Summation Algorithm for High-Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Models of Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EX: Exascale Applied Mathematics Challenges and Opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985357v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reproducible Accurate Summation Algorithm for High-Performance Computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des schedulers sur la prédictibilité dans les GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EX: Exascale Applied Mathematics Challenges and Opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267825v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des schedulers sur la prédictibilité dans les GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FuzzyGPU : a fuzzy arithmetic library for GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2014 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PDP: Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Torino, Italy. pp.624-631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2014.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951916v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01206375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FuzzyGPU : a fuzzy arithmetic library for GPU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Power Flow Analysis under Uncertainty using Symmetric Fuzzy Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP: Parallel, Distributed and Network-Based Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Torino, Italy. pp.624-631, </w:t>
+              <w:t xml:space="preserve">PES General Meeting 2014 | Conference &amp; Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, National Harbor, MD, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2014.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PESGM.2014.6939274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01206375v1</w:t>
+                <w:t xml:space="preserve">lirmm-01206373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularity versus Load-Balancing on GPU for treefix computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPUburn: A System to Test and Mitigate GPU Hardware Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Computational Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Samos, Greece. pp.263-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SAMOS.2013.6621133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768293v1</w:t>
+                <w:t xml:space="preserve">hal-00827588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPUburn: A System to Test and Mitigate GPU Hardware Failures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Températures, erreurs matérielles et GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Computer Systems: Architectures, Modeling, and Simulation (SAMOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SAMOS.2013.6621133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00827588v1</w:t>
+                <w:t xml:space="preserve">hal-00785386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures, erreurs matérielles et GPU</w:t>
+                <w:t xml:space="preserve">Regularity versus Load-Balancing on GPU for treefix computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785386v1</w:t>
+                <w:t xml:space="preserve">hal-00768293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing LNS using filtering units of GPUs</w:t>
               </w:r>
@@ -4575,239 +4575,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparée et simulation d'algorithmes de branchements pour le GPGPU</w:t>
+                <w:t xml:space="preserve">Power Consumption of GPUs from a Software Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Parello</w:t>
+                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse'2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Computational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baton Rouge, Louisiana, United States. pp.914-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01970-8_92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00397697v2</w:t>
+                <w:t xml:space="preserve">hal-00348672v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption of GPUs from a Software Perspective</w:t>
+                <w:t xml:space="preserve">Étude comparée et simulation d'algorithmes de branchements pour le GPGPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tisserand</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Computational Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toulouse'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348672v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic detection of uniform and affine vectors in GPGPU computations</w:t>
               </w:r>
@@ -4999,230 +4999,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPU interval library based on Boost.Interval</w:t>
+                <w:t xml:space="preserve">Fonctions élémentaires sur GPU exploitant la localité de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Flórez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Defour</w:t>
+                <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Santiago de Compostela, Spain. pp.61-71</w:t>
+              <w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fribourg, Suisse. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263670v2</w:t>
+                <w:t xml:space="preserve">hal-00202906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions élémentaires sur GPU exploitant la localité de valeurs</w:t>
+                <w:t xml:space="preserve">A GPU interval library based on Boost.Interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Daumas</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flórez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fribourg, Suisse. 12p</w:t>
+              <w:t xml:space="preserve">8th Conference on Real Numbers and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Santiago de Compostela, Spain. pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202906v1</w:t>
+                <w:t xml:space="preserve">hal-00263670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphic processors to speed-up simulations for the design of high performance solar receptors</w:t>
               </w:r>
@@ -5637,77 +5637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error-free Tables for Trigonometric Function Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Lassus Saint-Geniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHI: Architecture des systèmes matériels et logiciels embarqués, et méthodes de conception associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. , 8e édition de l’école thématique Archi, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation temps réel de réseaux électriques à l’aide des architectures multicœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UPVD Magazine Hors-Série recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.42-44, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5967,51 +5967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la représentation des flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPC Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.65-70, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,317 +6451,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01549601v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reproducibility for the Parallel Reduction on Multi- and Many-Core Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Collange</w:t>
+                <w:t xml:space="preserve">Linear circuit analysis based on parallel asynchronous fixed-point method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949355v4</w:t>
+                <w:t xml:space="preserve">hal-01142496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear circuit analysis based on parallel asynchronous fixed-point method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marin</w:t>
+                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for GPU Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142496v1</w:t>
+                <w:t xml:space="preserve">hal-01102877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible and Accurate Matrix Multiplication for GPU Accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Reproducibility for the Parallel Reduction on Multi- and Many-Core Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Collange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Iakymchuk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102877v1</w:t>
+                <w:t xml:space="preserve">hal-00949355v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barra: a Parallel Functional Simulator for GPGPU</w:t>
               </w:r>
@@ -6773,51 +6773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,77 +6880,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient midpoint-radius representation format to deal with symmetric fuzzy numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] DALI - UPVD/LIRMM, UCD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7047,51 +7047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuzzyGPU: a fuzzy arithmetic library for GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7374,378 +7374,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01529804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsing floating-point operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Lauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5137, LIP RR-2004-10, INRIA, LIP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662679v1</w:t>
+                <w:t xml:space="preserve">inria-00071446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast correct rounding of elementary functions in double precision using double-extended arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Lauter</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00071446v1</w:t>
+                <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+                <w:t xml:space="preserve">Implémentation de l'opérateur ADD2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071249v1</w:t>
+                <w:t xml:space="preserve">hal-00662684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation de l'opérateur ADD2</w:t>
+                <w:t xml:space="preserve">Collapsing floating-point operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662684v1</w:t>
+                <w:t xml:space="preserve">hal-00662679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scheme for table-based evaluation of functions</w:t>
               </w:r>
@@ -8386,51 +8386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419813v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019832968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.02.017" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01267742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRD13M71-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2004.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL0F8T61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef S Graillat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S Iakymchuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01268048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F86" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202396v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116588v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2015.63" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2014.6939274" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985357v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2013.6621133" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour Eliaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397697v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoginder Dandass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263670v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fl&#243;rez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202906v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135126v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123859631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01549601v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949355v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359342v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951920v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856617v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01206379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851397v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Eliott Jam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Oliveira Castro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3774418" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550641v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Istoan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Mancusi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3070422" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419813v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Graillat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S Quintana-Ort&#237;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342019832968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2017.02.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01844332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Lassus Saint-Geni&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2703870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939364" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01267742v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRD13M71-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Collange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2007.08.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086904v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.36" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Goossens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2004.05.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL0F8T61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159965v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH48897.2020.00026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chatelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_34" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bieder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef S Graillat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Laure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01475578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman S Iakymchuk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31769-4_11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01268048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202396v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134232v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2015.7245712" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2015.9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116588v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2015.63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01136772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267755v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2015F86" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951916v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206375v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2014.16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01206373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM.2014.6939274" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAMOS.2013.6621133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour Eliaus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348672v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01970-8_92" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397697v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396719v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14122-5_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoginder Dandass" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263670v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fl&#243;rez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135126v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;ca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume da Gra&#231;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;votte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01273490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9780123859631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhi Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Taldir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Saeed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01549601v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949355v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359342v4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951920v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856617v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01529804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daramy-Loirat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Dinechin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662684v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006022v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01206379v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>