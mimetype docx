--- v0 (2026-03-07)
+++ v1 (2026-05-04)
@@ -1389,239 +1389,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMT Solving Modulo Tableau and Rewriting Theories</w:t>
+                <w:t xml:space="preserve">An Automation-Friendly Set Theory for the B Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMT 2018 - 16th International Workshop on Satisfiability Modulo Theories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ABZ 2018 - 6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.409-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083232v1</w:t>
+                <w:t xml:space="preserve">hal-02082755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automation-Friendly Set Theory for the B Method</w:t>
+                <w:t xml:space="preserve">SMT Solving Modulo Tableau and Rewriting Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cruanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABZ 2018 - 6th International Conference on Abstract State Machines, Alloy, B, TLA, VDM, and Z</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMT 2018 - 16th International Workshop on Satisfiability Modulo Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02082755v1</w:t>
+                <w:t xml:space="preserve">hal-02083232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on predicting version propagation in three-level component-based architectures</w:t>
               </w:r>
@@ -2933,260 +2933,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux Modulo Theories using Superdeduction: An Application to the Verification of B Proof Rules with the Zenon Automated Theorem Prover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BCARe : un environnement pour la vérification de règles de l?Atelier B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Keogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Automated Reasoning (IJCAR 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Manchester, Ukraine. pp.332--338</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au D?veloppement de Logiciels (AFADL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Grenoble, France. pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126134v1</w:t>
+                <w:t xml:space="preserve">hal-01126033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCARe : un environnement pour la vérification de règles de l?Atelier B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tableaux Modulo Theories using Superdeduction: An Application to the Verification of B Proof Rules with the Zenon Automated Theorem Prover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dubois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au D?veloppement de Logiciels (AFADL 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Grenoble, France. pp.46-49</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Automated Reasoning (IJCAR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Manchester, Ukraine. pp.332--338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126033v1</w:t>
+                <w:t xml:space="preserve">hal-01126134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing Certified Functional Code from Inductive Specifications</w:t>
               </w:r>
@@ -3356,217 +3356,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing UML Models from Focal Specifications: An Application to Airport Security Regulations</w:t>
+                <w:t xml:space="preserve">Formal Modeling of Airport Security Regulations using the Focal Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Viguie Donzeau-Gouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TASE'08 Theoretical Aspects of Software Engineering, Nanjing (China)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.121-124</w:t>
+              <w:t xml:space="preserve">RELAW'08 Requirements Engineering and Law, Barcelona (Spain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.16-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125582v1</w:t>
+                <w:t xml:space="preserve">hal-01125583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling of Airport Security Regulations using the Focal Environment</w:t>
+                <w:t xml:space="preserve">Producing UML Models from Focal Specifications: An Application to Airport Security Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Viguie Donzeau-Gouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RELAW'08 Requirements Engineering and Law, Barcelona (Spain)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, X, France. pp.16-20</w:t>
+              <w:t xml:space="preserve">TASE'08 Theoretical Aspects of Software Engineering, Nanjing (China)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, X, France. pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125583v1</w:t>
+                <w:t xml:space="preserve">hal-01125582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal and Sound Transformation from Focal to UML: An Application to Airport Security Regulations</w:t>
               </w:r>
@@ -3965,217 +3965,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00315920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying Airport Security Regulations using the Focal Environment</w:t>
+                <w:t xml:space="preserve">Reasoning about Airport Security Regulations using the Focal Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Viguie Donzeau-Gouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM'06: 14th Symposium on Formal Methods, Hamilton, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, X, France. pp.48-63</w:t>
+              <w:t xml:space="preserve">ISoLA, Paphos (Cyprus)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125368v1</w:t>
+                <w:t xml:space="preserve">hal-01125369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning about Airport Security Regulations using the Focal Environment</w:t>
+                <w:t xml:space="preserve">Certifying Airport Security Regulations using the Focal Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Viguie Donzeau-Gouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISoLA, Paphos (Cyprus)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, X, France. pp.36-44</w:t>
+              <w:t xml:space="preserve">FM'06: 14th Symposium on Formal Methods, Hamilton, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, X, France. pp.48-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125369v1</w:t>
+                <w:t xml:space="preserve">hal-01125368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Airport Security Regulations in Focal</w:t>
               </w:r>
@@ -5465,51 +5465,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A57E7B"/>
+    <w:nsid w:val="63D0A0CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5696,51 +5696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-delahaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4779-1359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082035970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauderlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09533-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Keogh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CC2VDX5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.12.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.1139-1160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D55FBA0F816577CAA04A985772F55B4461C11817/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083232v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cruanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Euvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_32" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphal Cauderlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_26" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Tollitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126033v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Etienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125667v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45685-6_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BWZP0JXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80508-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Werner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Autexier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D. F. Ion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-delahaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4779-1359" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082035970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauderlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halmagrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09533-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Berkani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Keogh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_18" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CC2VDX5R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125076v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.12.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.1139-1160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D55FBA0F816577CAA04A985772F55B4461C11817/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03793406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cailler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rosain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Robillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Lilia Bouziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10769-6_22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Borgne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Urtado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vauttier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2018-140" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cruanes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Euvrard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_32" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01441751v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphal Cauderlier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01204701v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Doligez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01215490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24312-2_7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_26" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_26" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Tollitte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45221-5_20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126033v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Etienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125667v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125370v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125073v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45685-6_12" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BWZP0JXG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80508-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Werner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Depinc&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126518v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rioboo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Autexier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Calmet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D. F. Ion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02611153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Iampietro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124981v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>