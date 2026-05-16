--- v0 (2026-03-04)
+++ v1 (2026-05-16)
@@ -66,1644 +66,1739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing transmitarray bandwidth at 300 GHz via combined spatial point-focusing and far-field phase profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URSI Gaas - XXXVIth URSI General Assembly and Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI, Aug 2026, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05570561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time domain phase noise mitigation in OFDMsystems for sub-THz bBands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE GLOBECOM - 2023 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2023, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454930v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint estimation of CFOs and Doppler shifts in mmWave distributed MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Globecom 2021 - IEEE Globecom 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03273551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of selective channels on post-OFDMwaveforms for 5G Machine Type Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roviras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Wireless Communication System (ISWCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iswcs.2018.8491073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical study of 5G NR eMBB co-existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, St. Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICT.2018.8464938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filter-bank OFDM transceivers for 5G and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Zakaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 52nd Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pacific Grove, France. pp.1057-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2018.8645104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of promising candidate waveforms for 5G: WOLA-OFDM versus BF-OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Zayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 International Symposium on Wireless Communication Systems (ISWCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bologna, France. pp.355-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2017.8108139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filter design for 5G BF-OFDM waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kténas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 European Conference on Networks and Communications (EuCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2017.7980688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Block-filtered OFDM: A novel waveform for future wireless technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kténas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICC 2017 - 2017 IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2017.7997061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR POSEIDON D4.1 Proof of Concept - Integration Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA-LETI. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel models, samples and network deployment strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SIRADEL; CEA Leti; CNAM; IETR. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR-POSEIDON Deliverable D1.1: Scenario description KPIs and PHY requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D1.1, CEA LETI; CNAM, 292 rue Saint-Martin, 75003 Paris; IETR; SIRADEL. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04213326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveforms MOdels for Machine Type CommuNication inteGrating 5G Networks (WONG5) Document Number D2.1 Critical and comparative study of waveforms in C-MTC context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmaied Shaiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Traverso</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Roviras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CEDRIC Lab/CNAM. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456405v1</w:t>
-              </w:r>
-[...1008 lines deleted...]
-                <w:t xml:space="preserve">hal-02470413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM Precoding for Filter-Bank based Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Conservatoire national des arts et metiers - CNAM, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019CNAM1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02275297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1713,307 +1808,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of OFDM Precoded Filter-Bank Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (6), pp.2889-2902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2018.2886886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Road to 5G: Comparative Study of Physical Layer in MTC Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmaied Shaiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.26556 - 26581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2774002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2160,51 +2255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456405v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Traverso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454930v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Bello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03273551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Pietro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645104" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kt&#233;nas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980688" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02275297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2018.2886886" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2774002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05570561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demmer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454930v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Bello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03273551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Di Pietro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roviras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Traverso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iswcs.2018.8491073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ruyet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464938" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470279v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Zakaria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2018.8645104" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Zayani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2017.8108139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kt&#233;nas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980688" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692624v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Jaziri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04213326v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Asma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02456405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmaied Shaiek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02275297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CNAM1237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2018.2886886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762387v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2774002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>