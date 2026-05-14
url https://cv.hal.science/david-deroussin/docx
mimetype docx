--- v0 (2026-04-06)
+++ v1 (2026-05-14)
@@ -66,3525 +66,4125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une introduction aux droits européens. La notion d’obligation et le contrat .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de législation comparée. LGDJ, 2026, Sensus Juris, 2365171656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bürgerliches Recht im nachbürgerlichen Zeitalter - 100 Jahre soziales Privatrecht in Deutschland, Frankreich und Italien. B. II : Totalitäres Soziales Privatrecht? Die juristische Achse Berlin-Rom,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klostermann. Klostermann, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bürgerliches Recht im nachbürgerlichen Zeitalter - 100 Jahre soziales Privatrecht in Deutschland, Frankreich und Italien. B. I : Der französisch-italienische Obligationenrechts-Entwurf von 1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klostermann. Klostermann, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit privé, Paris, 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre et son droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 978-2-275-06052-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre et son droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lextenso, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges en l'honneur du professeur Nicole Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lauranson-Rosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Toulieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Jandot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contributions réunies par Christian Lauranson-Rosaz et David Deroussin avec l'aide de Fabrice Toulieux et Géraldine Jandot. , 2014, Recueil d'études, 9782845390355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01535873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.863, 2012, À. Rigaudière</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit des obligations, Paris, 2ème éd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du droit privé, XVI-XXIemes s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.450, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement des sciences sociales et juridiques sous la IIIe République : la Faculté de droit de Lyon, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 978-2-84539-018-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juste sujet de croire dans l'ancien droit français, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les ententes économiques, le projet de loi du 3 mars 1932 et la Société d’études législatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Serra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in : O. Serra, Des restrictions de concurrence à la libéralisation des marchés. Contribution à l'histoire européenne du droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Toulouse Capitole, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les constantes dans le droit des contrats du Code civil (1804) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bloquet, N. Mathey et A. Vergne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode d’interprétation et réforme du droit des contrats – Du Code civil à la réforme de 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.21-45, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Points de vue français sur les corporatismes allemand et italien dans l’entre-deux-guerres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Deroussin, M. Löhnig and F. Mazzarella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bürgerliches Recht im nachbürgerlichen Zeitalter.., B. II : Totalitäres Soziales Privatrecht? Die juristische Achse Berlin-Rom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klostermann, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, pp.21-45, 2024</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Regulae Iuris as a Key Instrument of the Systematics of Law: the Example of French Legal Doctrine (Before and After 1804) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Kotlyar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulae Iuris in the Post-Roman History: Essential Stability vs. Evolving Contexts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2024</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Société de législation et le Congrès de Paris. Rupture ou continuité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Cornu-Thénard et S. Soleil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Société de législation comparé. Études sur 150 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.87-127, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.87-127, 2023</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’émergence de la conception moderne de la représentation juridique : une influence italienne ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fl. Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La volonté. Italie-France allers-retours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.Toulouse Capitole, pp.167-202, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une loi (1919) à l'autre (1946). La réparation des dommages de guerre nés de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dommages de guerre et responsabilité de l'Etat. Autour de la Charte des sinistrés du 17 avril 1919, G. Richard et X. Perrot (éd.), PULIM, p. 351-380</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, P.U.Toulouse Capitole, pp.167-202, 2022</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Édouard Lambert : une conception originale (en France) du droit comparé ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'institut de droit comparé Édouard Lambert dans le siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Législation comparée / LGDJ, p. 17-39, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société de Législation comparée / LGDJ, p. 17-39, 2022</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stylistique contractuelle dans le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La stylistique contractuelle, G. Chantepie et N. Dissaux (éd.), Paris, Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Point de vue individuel versus point de vue social en droit privé français pendant l’entre-deux guerres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Deroussin, F. Mazzarella, M. Lohnig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bürgerliches Recht im nachbürgerlichen Zeitalter. 100 Jahre Soziales Privatrecht in Deutschland, Frankreich und Italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Klostermann, 2022, 978-3-465-04431-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Point de vue individuel versus point de vue social en droit privé français pendant l’entre-deux guerres »</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les baux en France durant l’entre-deux-guerres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Deroussin, F. Mazzarella, M. Lohnig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bürgerliches Recht im nachbürgerlichen Zeitalter. 100 Jahre Soziales Privatrecht in Deutschland, Frankreich und Italien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Klostermann, 2022, 978-3-465-04431-4</w:t>
+              <w:t xml:space="preserve">, 1, Klostermann, 2022, ISBN 978-3-465-04431-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Klostermann, 2022, ISBN 978-3-465-04431-4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment édifier un droit uniforme en Europe ? L’exemple du droit des transports ferroviaires (Convention de Berne, 14 octobre 1890) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Mages. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fondements historiques du droit européen des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.Toulouse Capitole, pp.223-247, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, P.U.Toulouse Capitole, pp.223-247, 2021</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fire insurance in France (XVIIIè s.-XIXè s.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Hellwege. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire insurance in Europe (XVIII-XIXè s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duncker und Humblot, pp.143-182, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Fire insurance in France (XVIIIè s.-XIXè s.) »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The distribution of risks in the event of general average according to the Ordonnance sur la marine (1681) and French legal doctrine of the Ancien Régime »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Hellwege and G. Rossi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Risk Management. Essays on the History of Marine Insurance, General Average and Sea Loan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunker und Humblot, pp.139-160, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Place de la volonté et rôle de l’écrit en matière contractuelle d’après quelques sources de l’époque franque »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à M. Grimaldi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.1-18, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marriage in France from WWI to WWII »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Löhnig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kulturkampf um die Ehe. Reform des europäischen Eherechts nach dem Großen Krieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohr Siebeck, pp.409-468, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Guilds, Confraternities and Mutual Assistance in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Hellwege. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire insurance in Europe (XVIII-XIXè s.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Duncker und Humblot, pp.143-182, 2021</w:t>
+              <w:t xml:space="preserve">Professional Guilds and the History of Insurance. A Comparative Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duncker &amp; Humblot, pp.133-164, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dunker und Humblot, pp.139-160, 2021</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Codes des obligations et des contrats dans les protectorats français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thalassa ! Thalassa ! La « Grande mer » et ses passeurs. Itinéraires en Afrique de l’Histoire du droit et des institutions, Mélanges offerts à B. Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.Toulouse, pp.389-424, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P.U.Toulouse, pp.389-424, 2020</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit français des prescriptions depuis 1804, ou l'impossible simplicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limitations and Prescriptions, Elt. Schrage (ed.), Berlin, Duncker &amp; Humblodt,, pp. 459-505</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mohr Siebeck, pp.409-468, 2020</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aux origines libérales de l’allocation universelle : Thomas Paine et son agrarian justice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Brunori, S. Dauchy, O. Descamps et X. Prévost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit face à l’économie sans travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.87-113, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Duncker &amp; Humblot, pp.133-164, 2020</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La construction prétorienne du régime de la responsabilité du commettant, 1804-1945 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour de cassation et l'évolution de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.25-40, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp.1-18, 2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Droit Français des Prescriptions depuis 1804, ou l’impossible simplicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elt. Schrage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limitations and Prescriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duncker &amp; Humblodt, pp.459-505, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.87-113, 2019</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praescriptione omnia iura tolluntur : les prescriptions dans l’Ancien Droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limitations and Prescriptions, Elt. Schrage (ed.), Berlin, Duncker &amp; Humblodt,, pp. 363-420</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.25-40, 2019</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praescriptione omnia iura tolluntur : les prescriptions dans l’Ancien Droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elt. Schrage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limitations and Prescriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duncker &amp; Humblodt, pp.363-420, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Duncker &amp; Humblodt, pp.459-505, 2019</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les baux en guerre : la Cour de cassation, le Code civil et le droit spécial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour de cassation et la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.41-56, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment penser le droit de la responsabilité au XVIIIè siècle ? L’exemple de Pothier en ses Pandectae Iustinianae »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales de la Société d’Histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.Limoges, pp.105-121, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille, le droit et les contes du Grand Siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il était une fois.. Analyse juridique des contes de fées, N. Dissaux (éd.), Paris,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Duncker &amp; Humblodt, pp.363-420, 2019</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pothier, la coutume (d’Orléans) et le droit coutumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fl. Garnier; G. Cazals. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les décisionnaires et la coutume. Contribution à la fabrique de la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.Toulouse 1, pp.413-447, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, P.U.Limoges, pp.105-121, 2019</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’ancien droit des obligations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">X. Prévost; N. Laurent-Bonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’ancien droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.133-156, 2018, 978-2-275-05904-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.41-56, 2019</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft law. Éléments historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Deumier; J.-M. Sorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne européen et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lextenso, pp.55-76, 2018, 978-2-275-05723-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille, le droit et les contes du Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Dissaux; M. Ranouil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il était une fois… analyse juridique des contes de fées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-350, 2018, 978-2-247-16837-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Domat, les principes et règles du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Nicole Dockès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Éditions la Mémoire du droit, 2018, 978-2-84539-046-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-76, 2018, 978-2-275-05723-1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En guise de bilan : un panorama (provisoire) du droit privé français en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Deroussin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande Guerre et son droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.135-160, 2018, Contextes, 978-2-275-06052-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp.133-156, 2018, 978-2-275-05904-4</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et le contrat. Aspects historiques (1804-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Gout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards franco-brésilien sur l’évolution du droit des obligations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, P.U.Toulouse 1, pp.413-447, 2018</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Code des obligations et des contrats marocain entre droit français et droit commun législatif mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Rherrousse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Livre jubilaire. Centenaire du Dahir formant Code des Obligations et Contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. de l'Université d’Oujda, pp.267-294, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, P.U.Toulouse, pp.413-447, 2018</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit ouvrier et les pratiques ouvrières : regards privatistes (IIIème République)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-S. Chambost; A. Mages. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception du droit du travail par les milieux professionnels et intellectuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-186, 2017, 978-2-275-04750-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une généalogie du livre III, titre III du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Pignarre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des obligations d’un siècle à l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-76, 2016, 978-2-37032-081-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.135-160, 2018, Contextes, 978-2-275-06052-1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon sur l'Histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatole France Leçons de droit, N. Dissaux (éd.), Paris, Mare et Martin, pp. 67-96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp.55-76, 2018</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beudant, un juriste libéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Gasparini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Michel Ganzin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Mémoire du droit, 2016, 978-2-84539-041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lextenso, pp.135-162, 2018</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01731401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole France : leçons sur l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Dissaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatole France, leçons de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-85, 2016, 978-2-84934-236-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ed. de l'Université d’Oujda, pp.267-294, 2017</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancien droit des fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Blandine Caire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fictions en droit : actes du colloque intitulé "Les artifices du droit : les fictions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de droit-Université d'Auvergne, pp.23-69, 2015, Centre Michel de l'Hospital, 978-2-912589-47-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-40, 2017</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une histoire de l’identité individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bl. Mallet-Bricout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité, un singulier au pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-23, 2015, 978-2-247-15427-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-186, 2017, 978-2-275-04750-8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo/persona. Archéologie antique de la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à G. Aubin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.U.Bordeaux, pp.431-462, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se survivre à soi-même. Le Cours de droit civil d’Aubry et Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-S. Chambost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des traités aux manuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-92, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02009002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions brèves sur l’histoire du droit des obligations aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Krynen; Bernard d'Alteroche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire du droit en France : nouvelles tendances, nouveaux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.365-376, 2014, Histoire du droit, 978-2-8124-2963-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2965-1.p.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...528 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02008983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,2518 +4194,1765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« André Dupin, la rhétorique, le Juste et le Vrai »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.159-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La consideration dans les principaux traités anglais on Contracts du XIXè s. : un instrument de la justice contractuelle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rechtskultur - Zeitschrift für Europäische Rechtsgeschichte/European Journal of Legal History/Journal européen d’histoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master narratives in French Legal History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Neuere Rechtsgeschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Affaire Dreyfus dans Jean Santeuil et À la recherche du temps perdu, ou le moment de vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêler droit et philosophie. À propos de la possession. Autour de P. Thévenin, Le monde sur mesure, une archéologie juridique des faits, Paris, Garnier, 2017&amp;quot;, pp. 373-386</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le liber iudiciorum et la formation des obligations contractuelles dans le droit wisigoth »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04772667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des formes et de la normativité. À propos de : Pouvoir des formes, écriture des normes. Brièveté et normativité (Moyen Âge/Temps Modernes), L. Giavarini (éd.), Dijon, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Autour des formes et de la normativité. À propos de : Pouvoir des formes, écriture des normes. Brièveté et normativité (Moyen Âge/Temps Modernes), L. Giavarini (éd.), Dijon, 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Autour des formes et de la normativité. À propos de : Pouvoir des formes, écriture des normes. Brièveté et normativité (Moyen Âge/Temps Modernes), L. Giavarini (éd.), Dijon, 2017</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de réforme du droit de la responsabilité et la tradition juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tribonien. Revue critique de législation et de jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.42-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de nullité sans texte. Éléments pour une archéologie d’une directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Henri Capitant et le droit des assurances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Capitant et le droit des assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.297-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu comme contrat. Contribution historique à l’étude du contrat aléatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.15-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droit.063.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du doctorat : quelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.1640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 1107 : les contrats réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.734-736</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Great War and Private Law : a delayed effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.184-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment forger une identité nationale ? La culture juridique française vue par la doctrine civiliste au tournant des XIXe et XXe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Juin 2012 (5), pp.X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture : Dénationaliser l’histoire du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazick Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liora Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les regulae iuris et les principes en droit (Temps Modernes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2012, 2, pp.195-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...806 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948228v1</w:t>
-              </w:r>
-[...751 lines deleted...]
-                <w:t xml:space="preserve">halshs-02010079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment unifier le droit en Europe à la fin du XIXe siècle : l'exemple de la convention de Berne sur le transport ferroviaire de marchandises (1890)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fondements historiques du droit européen des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre innovation et droit; Centre lyonnais d'histoire du droit et de la pensée politique, Nov 2020, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue : R. Saleilles : le droit, la méthode et la postérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épilogue : R. Saleilles : le droit, la méthode et la postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment unifier le droit en Europe à la fin du XIXe siècle : l'exemple de la convention de Berne sur le transport ferroviaire de marchandises (1890)</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, Centre innovation et droit; Centre lyonnais d'histoire du droit et de la pensée politique, Nov 2020, Dijon, France</w:t>
+                <w:t xml:space="preserve">La coutume dans la doctrine civiliste après l'Exégèse : un renouveau en trompe l'œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coutume dans la doctrine civiliste après l'Exégèse : un renouveau en trompe l'œil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.173-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004257v1</w:t>
+                <w:t xml:space="preserve">hal-00948234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épilogue : R. Saleilles : le droit, la méthode et la postérité</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+                <w:t xml:space="preserve">L'apparence, le juge et la doctrine après 1804 : manifestations et fondements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apparence, le juge et la doctrine après 1804 : manifestations et fondements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.97-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948238v1</w:t>
+                <w:t xml:space="preserve">hal-00948243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coutume dans la doctrine civiliste après l'Exégèse : un renouveau en trompe l'œil ?</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.173-216</w:t>
+                <w:t xml:space="preserve">Les sources du Code des obligations et des contrats libanais : L. Josserand et le droit commun législatif mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources du Code des obligations et des contrats libanais : L. Josserand et le 'droit commun législatif mondial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Liban. pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6115,112 +5962,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Domat, les principes et règles du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deroussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Nicole Dockès, Paris, Éditions la Mémoire du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6367,51 +6214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deroussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772745v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657217v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613201v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Descamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2965-1.p.0365" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658792v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772667v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657193v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.063.0015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215537v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02487296v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948230v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535873v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lauranson-Rosaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jandot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00860673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00860674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657199v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deroussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lauranson-Rosaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toulieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Jandot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00860673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00860674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772720v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772700v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010021v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772770v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010051v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010047v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010067v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02009002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Descamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2965-1.p.0365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657193v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.063.0015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215537v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948230v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02487296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Isra&#235;l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657199v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>