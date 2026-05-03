--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -663,516 +663,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
+                <w:t xml:space="preserve">Carbon stable isotope ratio as a revealer of incomplete decarbonation for particulate organic carbon measurement in river plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+                <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Amon</w:t>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Balzano</w:t>
+                <w:t xml:space="preserve">Nathalie Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-020-00676-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02978433v3</w:t>
+                <w:t xml:space="preserve">hal-03105734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon stable isotope ratio as a revealer of incomplete decarbonation for particulate organic carbon measurement in river plumes</w:t>
+                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blasco</w:t>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Migon</w:t>
+                <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vigier</w:t>
+                <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-020-00676-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105734v1</w:t>
+                <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distribution of photosynthetically available radiation on the seafloor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+                <w:t xml:space="preserve">Retrieval and Validation of Water Turbidity at Metre-Scale Using Pléiades Satellite Data: A Case Study in the Gironde Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1697-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12060946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930386v1</w:t>
+                <w:t xml:space="preserve">hal-02866096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval and Validation of Water Turbidity at Metre-Scale Using Pléiades Satellite Data: A Case Study in the Gironde Estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yafei Luo</w:t>
+                <w:t xml:space="preserve">Global distribution of photosynthetically available radiation on the seafloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.1697 - 1709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12060946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1697-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866096v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Atmospheric Correction Algorithms for Sentinel-2-MSI and Sentinel-3-OLCI in Highly Turbid Estuarine Waters</w:t>
               </w:r>
@@ -1335,610 +1335,610 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (13), pp.2172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12132172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal dynamics of suspended particulate matter in a macro- tidal river Plume (the Gironde) as observed by satellite data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saturation of water reflectance in extremely turbid media based on field measurements, satellite data and bio-optical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Constantin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830542v1</w:t>
+                <w:t xml:space="preserve">hal-02352140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of water reflectance in extremely turbid media based on field measurements, satellite data and bio-optical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yafei Luo</w:t>
+                <w:t xml:space="preserve">The SeaSWIR dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Knaeps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Nechad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ruddick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010435⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.1439 - 1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1439-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352140v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SeaSWIR dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Knaeps</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Ruddick</w:t>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1439-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384717v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-temporal dynamics of suspended particulate matter in a macro- tidal river Plume (the Gironde) as observed by satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+                <w:t xml:space="preserve">Anna Derkacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Ciani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Stefani Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.172-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022673v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Optical characterization and ocean colour inversion in the Eastern lagoon of New Caledonia, South Tropical Pacific</w:t>
               </w:r>
@@ -2052,529 +2052,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Variation in Suspended Sediment Concentrations and Related Factors of Coastal Waters Based on Multispatial Satellite Data in Gyeonggi Bay, Korea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shellfish Aquaculture from Space: Potential of Sentinel2 to Monitor Tide-Driven Changes in Turbidity, Chlorophyll Concentration and Oyster Physiological Response at the Scale of an Oyster Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinah Eom</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-16-00012.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502957v1</w:t>
+                <w:t xml:space="preserve">hal-03502966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Rhone River plume (Gulf of Lions, France) dynamics using metrics analysis from the MERIS 300m Ocean Color archive (2002-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144, pp.98-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellfish Aquaculture from Space: Potential of Sentinel2 to Monitor Tide-Driven Changes in Turbidity, Chlorophyll Concentration and Oyster Physiological Response at the Scale of an Oyster Farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Bio-Optical Properties of Two Neigboring Coastal Regions of Tropical Northern Australia: The Van Diemen Gulf and Da n Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley A. Clementson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vittorio E. Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purcell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00137⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502966v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Optical Properties of Two Neigboring Coastal Regions of Tropical Northern Australia: The Van Diemen Gulf and Da n Harbour</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatiotemporal Variation in Suspended Sediment Concentrations and Related Factors of Coastal Waters Based on Multispatial Satellite Data in Gyeonggi Bay, Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+                <w:t xml:space="preserve">Jinah Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley A. Clementson</w:t>
+                <w:t xml:space="preserve">Jong-Kuk Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio E. Brando</w:t>
+                <w:t xml:space="preserve">Joong-Sun Won</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Purcell</w:t>
+                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.653-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-16-00012.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502964v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glider and satellite monitoring of the variability of the suspended particle distribution and size in the Rhône ROFI</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2688,265 +2688,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Corrections and Multi-Conditional Algorithm for Multi-Sensor Remote Sensing of Suspended Particulate Matter in Low-to-High Turbidity Levels Coastal Waters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefani Novoa</w:t>
+                <w:t xml:space="preserve">Long-term analysis of turbidity patterns in Danube Delta coastal area based on MODIS satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 170, pp.10-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs9010061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502962v1</w:t>
+                <w:t xml:space="preserve">hal-03502954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term analysis of turbidity patterns in Danube Delta coastal area based on MODIS satellite data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Constantin</w:t>
+                <w:t xml:space="preserve">Atmospheric Corrections and Multi-Conditional Algorithm for Multi-Sensor Remote Sensing of Suspended Particulate Matter in Low-to-High Turbidity Levels Coastal Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Constantinescu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 170, pp.10-21. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs9010061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502954v1</w:t>
+                <w:t xml:space="preserve">hal-03502962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle assemblage characterization in the Rhone River ROFI</w:t>
               </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t>
@@ -3066,77 +3066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water turbidity and analysis of its spatio-temporal variability in the Danube River plume (Black Sea) using MODIS satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.14-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3170,103 +3170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of High Spatial and Temporal Ocean Color Satellite Data to Study the Dynamics of Suspended Particles in a Micro-Tidal River Plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefani Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Remote Sensing in Coastal Environments, 8 (3), pp.245. </w:t>
@@ -3330,51 +3330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3562,235 +3562,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 50 % increase in the mass of terrestrial particles delivered by the Mackenzie River into the Beaufort Sea (Canadian Arctic Ocean) over the last 10 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative filter technique measurements of spectral light absorption by aquatic particles using a portable integrating cavity absorption meter (QFT-ICAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Röttgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Doxaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Babin</w:t>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-3551-2015⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (2), pp.10.1364/OE.24.0000A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.0000A1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207328v1</w:t>
+                <w:t xml:space="preserve">ird-01441649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative filter technique measurements of spectral light absorption by aquatic particles using a portable integrating cavity absorption meter (QFT-ICAM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">A 50 % increase in the mass of terrestrial particles delivered by the Mackenzie River into the Beaufort Sea (Canadian Arctic Ocean) over the last 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">M. Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (2), pp.10.1364/OE.24.0000A1. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (11), pp.3551-3565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.0000A1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-3551-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01441649v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of sterols and terrigenous organic matter in waters of the Mackenzie Shelf, Canadian Arctic</w:t>
               </w:r>
@@ -3923,51 +3923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of suspended particulate matter in turbid oyster-farming ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,651 +4184,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the seawater reflectance for suspended solids monitoring in the East China Sea using MODIS, MERIS and GOCI satellite data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1007-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-1007-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168144v1</w:t>
+                <w:t xml:space="preserve">hal-00952676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of the seawater reflectance for suspended solids monitoring in the East China Sea using MODIS, MERIS and GOCI satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+                <w:t xml:space="preserve">Nicolas Lamquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Young-Je Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Mazeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-1007-2014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952676v1</w:t>
+                <w:t xml:space="preserve">hal-02168144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily and seasonal dynamics of suspended particles in the Rhne River plume based on remote sensing and field optical measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lorthiois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Francois Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grigor Obolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.89-101. </w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-012-0274-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502673v1</w:t>
+                <w:t xml:space="preserve">hal-03502676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Daily and seasonal dynamics of suspended particles in the Rhne River plume based on remote sensing and field optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lorthiois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigor Obolensky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-012-0274-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502676v1</w:t>
+                <w:t xml:space="preserve">hal-03502673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of GOCI Radiometric Products using MERIS, MODIS and Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Je Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEAN SCIENCE JOURNAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (3), pp.287-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions from Particles in Europe (PiE) 2010, Villefranche-sur-Mer, France: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole A. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,302 +4972,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variations in the near-infrared ocean reflectance</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Doron</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (7), pp.1617-1631. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502026v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Spectral variations in the near-infrared ocean reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Maeva Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Simon Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.1617-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-03502026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties associated to measurements of inherent optical properties in natural waters</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (28), pp.5415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5485,295 +5485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of measurement uncertainties in observed variability in the spectral backscattering ratio: a case study in mineral-rich coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral variations of light scattering by marine particles in coastal waters, from visible to near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Chami</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.48.004663⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (4), pp.1257-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.4.1257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505013v1</w:t>
+                <w:t xml:space="preserve">hal-03505018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variations of light scattering by marine particles in coastal waters, from visible to near infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of measurement uncertainties in observed variability in the spectral backscattering ratio: a case study in mineral-rich coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Sanjuan Calzado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 54 (4), pp.1257-1271. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (24), pp.4663-4675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.4.1257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.48.004663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505018v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the turbidity maximum zone in a macrotidal estuary (the Gironde, France): Observations from field and MODIS satellite data</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Froidefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (3), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared light scattering by particles in coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5963,443 +5963,443 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.15.012834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télédétection de la couleur des eaux continentales, littorales et côtières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Thématique Interpôles Données, Méthodes et Services pour le Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THEIA - ODATIS, Apr 2024, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet TOSCA OSYNICO : Optimisation et SYNergie des données In situ et COuleur de l'eau pour l’étude de la dynamique biogéochimique des eaux côtières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
-              </w:r>
-[...237 lines deleted...]
-                <w:t xml:space="preserve">hal-03433815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6417,103 +6417,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle characterisation in river plumes: stable isotopes (δ13 C) as a criterion for incomplete decarbonation in organic carbon (POC) measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Migon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Association for Stable Isotope Scientists (BASIS) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Liège, Belgium. 2018</w:t>
@@ -6711,51 +6711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17173083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin George Ruddick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bialek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ernesto Brando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ines Dogliotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1585494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Goyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2407559" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1697-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Keukelaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Gossn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352140v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Knaeps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1439-2018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinah Eom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Choi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Sun Won" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hyung Ryu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00012.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502953v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.06.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00137" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502964v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Clementson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio E. Brando" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purcell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00114" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502962v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9010061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.01.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.11.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoling Shang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.001738" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doxaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devred" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3551-2015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJ1V99T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saulquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2360239" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Je Park" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDP5RWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorthiois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0274-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQDDR0D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-012-0029-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Mikkelsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0279-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLQWKB45-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.01.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ385S3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Froidefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Sanjuan Calzado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.004663" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1257" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34VDG08F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17173083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin George Ruddick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bialek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ernesto Brando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ines Dogliotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1585494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Goyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2407559" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1697-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Keukelaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Gossn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Shen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Knaeps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1439-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Clementson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio E. Brando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purcell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinah Eom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Choi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Sun Won" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hyung Ryu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00012.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9010061" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.11.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoling Shang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.001738" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doxaran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devred" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3551-2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJ1V99T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saulquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2360239" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Je Park" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDP5RWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorthiois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0274-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQDDR0D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-012-0029-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Mikkelsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0279-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLQWKB45-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.01.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ385S3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Froidefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1257" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Sanjuan Calzado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.004663" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34VDG08F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>