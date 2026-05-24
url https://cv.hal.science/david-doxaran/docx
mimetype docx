--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -984,51 +984,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12060946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1386,559 +1386,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of water reflectance in extremely turbid media based on field measurements, satellite data and bio-optical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yafei Luo</w:t>
+                <w:t xml:space="preserve">Multi-temporal dynamics of suspended particulate matter in a macro- tidal river Plume (the Gironde) as observed by satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Derkacheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.26.010435⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.172-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352140v1</w:t>
+                <w:t xml:space="preserve">hal-01830542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SeaSWIR dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Els Knaeps</w:t>
+                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellacicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Ruddick</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1439-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02384717v1</w:t>
+                <w:t xml:space="preserve">hal-02022673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Potential Benefits of the Geostationary Vantage Point for Generating Daily Chlorophyll-a Maps in the Baltic Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Ciani</w:t>
+                <w:t xml:space="preserve">The SeaSWIR dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Knaeps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Antoine</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dogliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Nechad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.1439 - 1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1439-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs10121944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02022673v1</w:t>
+                <w:t xml:space="preserve">hal-02384717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-temporal dynamics of suspended particulate matter in a macro- tidal river Plume (the Gironde) as observed by satellite data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Constantin</w:t>
+                <w:t xml:space="preserve">Saturation of water reflectance in extremely turbid media based on field measurements, satellite data and bio-optical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafei Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefani Novoa</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 202, pp.172-184. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (8), pp.10435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2018.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.010435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830542v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Optical characterization and ocean colour inversion in the Eastern lagoon of New Caledonia, South Tropical Pacific</w:t>
               </w:r>
@@ -2052,529 +2052,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellfish Aquaculture from Space: Potential of Sentinel2 to Monitor Tide-Driven Changes in Turbidity, Chlorophyll Concentration and Oyster Physiological Response at the Scale of an Oyster Farm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gernez</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Variation in Suspended Sediment Concentrations and Related Factors of Coastal Waters Based on Multispatial Satellite Data in Gyeonggi Bay, Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinah Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Kuk Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joong-Sun Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.653-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-16-00012.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502966v1</w:t>
+                <w:t xml:space="preserve">hal-03502957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Rhone River plume (Gulf of Lions, France) dynamics using metrics analysis from the MERIS 300m Ocean Color archive (2002-2012)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Optical Properties of Two Neigboring Coastal Regions of Tropical Northern Australia: The Van Diemen Gulf and Da n Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Blondeau-Patissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley A. Clementson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio E. Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purcell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502953v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Optical Properties of Two Neigboring Coastal Regions of Tropical Northern Australia: The Van Diemen Gulf and Da n Harbour</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Rhone River plume (Gulf of Lions, France) dynamics using metrics analysis from the MERIS 300m Ocean Color archive (2002-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Purcell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00114⟩</w:t>
+              <w:t xml:space="preserve">CONTINENTAL SHELF RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144, pp.98-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502964v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Variation in Suspended Sediment Concentrations and Related Factors of Coastal Waters Based on Multispatial Satellite Data in Gyeonggi Bay, Korea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joong-Sun Won</w:t>
+                <w:t xml:space="preserve">Shellfish Aquaculture from Space: Potential of Sentinel2 to Monitor Tide-Driven Changes in Turbidity, Chlorophyll Concentration and Oyster Physiological Response at the Scale of an Oyster Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (3), pp.653-667. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-16-00012.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502957v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glider and satellite monitoring of the variability of the suspended particle distribution and size in the Rhône ROFI</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term analysis of turbidity patterns in Danube Delta coastal area based on MODIS satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2798,77 +2798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Corrections and Multi-Conditional Algorithm for Multi-Sensor Remote Sensing of Suspended Particulate Matter in Low-to-High Turbidity Levels Coastal Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefani Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157, pp.Pages 39-51. </w:t>
@@ -3066,51 +3066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of water turbidity and analysis of its spatio-temporal variability in the Danube River plume (Black Sea) using MODIS satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,103 +3170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of High Spatial and Temporal Ocean Color Satellite Data to Study the Dynamics of Suspended Particles in a Micro-Tidal River Plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Ody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinten Vanhellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefani Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Remote Sensing in Coastal Environments, 8 (3), pp.245. </w:t>
@@ -3330,51 +3330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of suspended particulate matter in turbid oyster-farming ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lerouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4184,651 +4184,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrieval of the seawater reflectance for suspended solids monitoring in the East China Sea using MODIS, MERIS and GOCI satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+                <w:t xml:space="preserve">Nicolas Lamquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+                <w:t xml:space="preserve">Young-Je Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constant Mazeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-1007-2014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952676v1</w:t>
+                <w:t xml:space="preserve">hal-02168144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the seawater reflectance for suspended solids monitoring in the East China Sea using MODIS, MERIS and GOCI satellite data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the lithogenic carbon pump following a simulated dust-deposition event in large mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1007-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-1007-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168144v1</w:t>
+                <w:t xml:space="preserve">hal-00952676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Daily and seasonal dynamics of suspended particles in the Rhne River plume based on remote sensing and field optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lorthiois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grigor Obolensky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-012-0274-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502676v1</w:t>
+                <w:t xml:space="preserve">hal-03502673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily and seasonal dynamics of suspended particles in the Rhne River plume based on remote sensing and field optical measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mesocosm experiment coupled with optical measurements to assess the fate and sinking of atmospheric particles in clear oligotrophic waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lorthiois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Francois Bourrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Chami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grigor Obolensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.89-101. </w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-012-0274-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00367-011-0269-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502673v1</w:t>
+                <w:t xml:space="preserve">hal-03502676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of GOCI Radiometric Products using MERIS, MODIS and Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant Mazeran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joo-Hyung Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Je Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEAN SCIENCE JOURNAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (3), pp.287-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions from Particles in Europe (PiE) 2010, Villefranche-sur-Mer, France: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole A. Mikkelsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,302 +4972,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Spectral variations in the near-infrared ocean reflectance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+                <w:t xml:space="preserve">Maeva Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Simon Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (7), pp.1617-1631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+                <w:t xml:space="preserve">hal-03502026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variations in the near-infrared ocean reflectance</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Doron</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Belanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (7), pp.1617-1631. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502026v1</w:t>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties associated to measurements of inherent optical properties in natural waters</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (28), pp.5415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5485,295 +5485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral variations of light scattering by marine particles in coastal waters, from visible to near infrared</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of measurement uncertainties in observed variability in the spectral backscattering ratio: a case study in mineral-rich coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Sanjuan Calzado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.4.1257⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (24), pp.4663-4675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.48.004663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505018v1</w:t>
+                <w:t xml:space="preserve">hal-03505013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of measurement uncertainties in observed variability in the spectral backscattering ratio: a case study in mineral-rich coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral variations of light scattering by marine particles in coastal waters, from visible to near infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ruddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ian Brown</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Sanjuan Calzado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Doxaran</w:t>
+                <w:t xml:space="preserve">Dominique Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (24), pp.4663-4675. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (4), pp.1257-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.48.004663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.4.1257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505013v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the turbidity maximum zone in a macrotidal estuary (the Gironde, France): Observations from field and MODIS satellite data</w:t>
               </w:r>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Froidefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (3), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5901,51 +5901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared light scattering by particles in coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5963,443 +5963,443 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.15.012834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection de la couleur des eaux continentales, littorales et côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Thématique Interpôles Données, Méthodes et Services pour le Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THEIA - ODATIS, Apr 2024, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TOSCA OSYNICO : Optimisation et SYNergie des données In situ et COuleur de l'eau pour l’étude de la dynamique biogéochimique des eaux côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vantrepotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Kien Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ILICO / EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433815v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6711,51 +6711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17173083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin George Ruddick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bialek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ernesto Brando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ines Dogliotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1585494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Goyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2407559" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1697-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Keukelaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Gossn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Shen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Knaeps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1439-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502966v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00137" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Clementson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio E. Brando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purcell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinah Eom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Choi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Sun Won" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hyung Ryu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00012.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9010061" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.11.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoling Shang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.001738" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doxaran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devred" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3551-2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJ1V99T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saulquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2360239" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamquin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Je Park" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDP5RWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorthiois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0274-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQDDR0D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-012-0029-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Mikkelsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0279-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLQWKB45-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.01.015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ385S3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Froidefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1257" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Sanjuan Calzado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.004663" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34VDG08F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507965v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gernez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Remanan Renosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17203430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafei Luo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Fu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17173083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin George Ruddick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Bialek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Ernesto Brando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ines Dogliotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2025.1585494" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740075v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Vanhellemont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Goyens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2024.2407559" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blasco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-020-00676-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1697-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02866103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth de Keukelaere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Gossn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12081285" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Tavora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01830542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Constantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Derkacheva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Novoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2018.01.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellacicco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ciani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121944" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Knaeps" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1439-2018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Shen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.010435" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Rafaele Favareto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Rudorff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Kampel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger R&#246;ttgers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10071043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinah Eom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Kuk Choi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong-Sun Won" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Hyung Ryu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-16-00012.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley A. Clementson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio E. Brando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purcell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00114" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gangloff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.06.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502966v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00137" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622041v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Many" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.05.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.01.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502962v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9010061" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Many" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502981v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.11.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01305094v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8030245" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongping Lee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoling Shang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Lin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.001738" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01441649v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.0000A1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Doxaran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devred" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-3551-2015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vaultier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.06.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lerouxel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Mazeran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lucas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010055" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVJ1V99T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188636v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saulquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2360239" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Je Park" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.06.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWDP5RWJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952676v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-1007-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorthiois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0274-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQDDR0D6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bourrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor Obolensky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0269-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GRJQHMC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12601-012-0029-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Mikkelsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-012-0279-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HLQWKB45-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502026v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Doron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belanger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.01.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ385S3C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Chust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Froidefond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.12.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Sanjuan Calzado" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.48.004663" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tailliez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.4.1257" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Castaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2008.11.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34VDG08F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Tran" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>