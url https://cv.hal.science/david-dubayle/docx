--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEA73831"/>
+    <w:nsid w:val="1CA3AA0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>