--- v1 (2026-04-01)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David DUBAYLE (PhD, HDR) </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Biologie cellulaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-dubayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7860-4408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un Doctorat en Neurosciences et Pharmacologie de l'Université de Bordeaux et un post-Doctorat en Neuroanatomie au Collège de France à Paris, j'ai intégré l'actuelle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité / UFR des Sciences Fondamentales & Biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2001 sur un poste de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Biologie cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et soutenu une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences de la vie et de la Santé en 2007. Palmes académiques en 2012.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biomedicale.u-paris.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Dans des modèles murins exposés à des altérations gravitaires ou reproduisant les effets physiologiques des vols spatiaux, j'étudie les régulations de l’ouverture / fermeture de la Barrière Hémato-Encéphalique. Ces travaux de recherches (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS UMR 8002 / Integrative Neurosciences & Cognition Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) sont en partie financés par le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2014 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouvez ci-dessous les derniers articles disponibles en téléchargement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://incc-paris.fr/the-spatial-brain/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste complète des publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., MOREL J-L., LEMARCHANT S. (2025). Blood-spinal cord barrier alterations in a mouse model of centrifugation-induced hypergravity. Frontiers in Physiology (IF: 3,4), 16: 1658389.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VANDEN-BOSSCHE A., PEIXOTO T., MOREL J.L. (2023). “Hypergravity Increases Blood-Brain Barrier Permeability to Fluorescent Dextran and Antisense Oligonucleotide in Mice”.  Cells. (IF: 7,66), 12: 734-51.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27- HERON A., PAPILLON V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021). “Medical, neurobiological, and psychobehavioral perspectives of mastocytosis: a case report”. J Med Case Rep. (IF: 0,88), 15: 176-82.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VANDEN-BOSSCHE A., BERANECK M., VICO L., MOREL J.L. (2020). “Effects of centrifugation and whole-body vibrations on blood-brain barrier permeability in mice”. NPJ Microgravity (IF: 3,1), 6: 1-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25- HERON A., LEROUX C. and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019). “Use of placebo in French hospitals: data from polyvalent medicine units”. Médecine Sciences (Paris) (IF: 0,68), 35: 674-681.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24- LAMBERT L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAFOURI A., HERZOG E., CSABA Z., DOURNAUD P., EL MESTIKAWY S. and BERNARD V. (2018). “Endocytosis of Activated Muscarinic m2 Receptor (m2R) in Live Mouse Hippocampal Neurons Occurs via a Clathrin-Dependent Pathway”. Front Cell Neurosci (IF: 4,3), 12: 1-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23- HARLE G., KAMINSKI S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIPPIAT J.P. and ROPARS A. (2018). “Murine splenic B cells express corticotropin-releasing hormone receptor 2 that affect their viability during a stress response”. Scientific Reports (IF: 4,847), 143: 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22- AL AMIR I., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERON A., DELAYRE-ORTHEZ C. and ANTON P.M. (2017). “Maillard reaction products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis”.   Nutrition Research (IF: 2,737), 48: 26-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21- BOURSEREAU R., DONADIEU A., DABERTRAND F., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and MOREL J.L. (2015). “Blood brain barrier precludes the cerebral arteries to intravenously injected antisense oligonucleotide”. European Journal of Pharmacology (IF: 2,754), 747: 141-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20- HERON A. and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013). “A focus on mast cells and pain”. Journal of Neuroimmunology (IF: 3,033), 264: 1-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and HERON A. (2012). “Decrease of cerebral mast cell degranulation after systemic administration of lipopolysaccharide”. Inflammation Research (IF: 2,109), 61: 1295-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18- ROSSIGNOL J., BOYER C., THINARD R., REMY S., DUGAST A.S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEY N.D., BOEFFARD F., DELECRIN J., HEYMANN D., VANDHOVE B., ANEGON I., NAVEILHAN P., DUNBAR G.L. and LESCAUDRON L (2009). “Mesenchymal stem cells induce a weak immune response in the rat striatum after allo or xenotransplantation”. Journal of Cellular and Molecular Medicine (IF: 4,608), 13: 2547-58.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17- BEGHDADI W., PORCHERIE A., SCHNEIDER B., MORISSET S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PERONET R., DY M., LOUIS J., ARRANG J.M., and MECHERI S (2009). “Histamine H(3) receptor-mediated signaling protects mice from cerebral malaria”. PLoS ONE (IF: 4,411), 4(6): e6004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16- BEGHDADI W., PORCHERIE A., SCHNEIDER B.S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PERONET R., HUERRE M., WATANABE T., OHTSU H., LOUIS  J. et MECHERI S. (2009) “Rôle de l’histamine et des récepteurs histaminiques dans la pathogénèse du paludisme”. Médecine Sciences (Paris) (IF: 0,64), 25: 377-381.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15- BEGHDADI W., PORCHERIE A., SCHNEIDER B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PERONET R., HUERRE M., WATANABE T., OHTSU H., LOUIS J. and MECHERI S. (2008). “Inhibition of histamine-mediated signaling confers significant protection against severe malaria in mouse models of disease”. Journal of Experimental Medicine (IF: 14,776), 205: 395-408.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SERVIERE J. and MENETREY D (2007). “The effects of viscero-somatic interactions on thalamic mast cell recruitment in cystitic rats”. Journal of Neuroimmunology (IF: 2,901), 190: 18-27.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13- UGOLINI G., KLAM F., DOLDAN DANS M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRANDI A.M., BÜTTNER-ENNEVER J. and GRAF W. (2006) “Horizontal eye movement networks in primates as revealed by retrograde transneuronal transfer of rabies virus: differences in monosynaptic input to « slow » and « fast » abducens motoneurons”. Journal of Comparative Neurology (IF: 3,774), 498: 762-85.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., MALISSIN I. and MENETREY D. (2005) “Differential effects of two analgesic drugs, morphine chlorhydrate and acetylsalicylic acid, on thalamic mast cell numbers in rat”. Journal of Neuroimmunology (IF: 2,901), 169: 106-15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SERVIERE J. and MENETREY D. (2005) “Evidence for serotonin influencing the thalamic infiltration of mast cells in rat”. Journal of Neuroimmunology (IF: 2,901), 159: 20-30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10- MENETREY D. and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2003) “A one-step dual-labeling method for antigen detection in mast cells”. Histochemistry and Cell Biology (IF: 4,727), 120: 435-442.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9- SERVIERE J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and MENETREY D. (2003) “Increase of rat medial habenular mast cell numbers by systemic administration of cyclophosphamide”. Toxicology Letters (IF: 3,581), 145: 143-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8- GRANTYN A., BRANDI A.M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAF W., UGOLINI G., HADJIDIMITRAKIS K. and MOSCHOVAKIS A.K. (2002) “Density gradients of trans-synaptically labeled collicular neurons after injections of rabies virus in the lateral rectus muscle of rhesus monkey”. Journal of Comparative Neurology (IF: 3,774), 451: 346-361.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- BUHOT M.C., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MALLERET G., JAVERZAT S. and SEGU L. (2001) “Exploration, anxiety and spatial memory in transgenic anophtalmic mice”. Behavioural Neurosciences (IF: 2,481), 115: 455-467.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- ROUSSEAU B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENNLAUB F., JEANNY J.C., COSTET P., BIKFALVI A., and JAVERZAT S. (2000) “Neural and angiogenic defects in eyes of transgenic mice expressing a dominant-negative FGF receptor in the pigment cells”. Experimental Eye Research (IF: 2,817), 71: 395-404.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1998) “ Effects of CO2 and H+ on spinal respiratory activity in vitro”. Brain Research  Bulletin (IF: 2,498), 45: 83-87.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1998) “Entrainment of the medullary generator by electrical stimulations in the cervical grey matter from in vitro preparations of newborn rats”. Neuroscience letters (IF: 2,055), 248: 204-208.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1996) “Localisation of the spinal respiratory rhythm generator by an in vitro electrophysiological approach”. NeuroReport (IF: 1,822), 7: 1175-1180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1996) “Interactions between medullary and spinal respiratory rhythm generators in the in vitro brainstem spinal cord preparations from newborn rats”. Experimental Brain Research (IF: 2,817), 109: 1-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et VIALA D. (1993) “Possible existence of spinal inspiratory activity in the in vitro brain stem-spinal cord preparation from newborn rats”. C.R. Acad. Sci. III (IF: 1,603), 316: 1458-1462.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prépublication (science ouverte)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- ADY V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LE BLANC P., SHESTOPALOV V., MEUNIER C. and LEVENES C. (2018). “Patterned expression of Pannexin I channels in the adult cerebellar Purkinje cells”. Déposée en ligne sur bioRxiv. doi: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1101/453738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-spinal cord barrier alterations in a mouse model of centrifugation-induced hypergravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sighild Lemarchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2025.1658389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergravity Increases Blood–Brain Barrier Permeability to Fluorescent Dextran and Antisense Oligonucleotide in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12050734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical, neurobiological, and psychobehavioral perspectives of mastocytosis: a case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.176. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13256-021-02757-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of centrifugation and whole-body vibrations on blood–brain barrier permeability in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Beraneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-019-0094-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placebo à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8-9), pp.674-681. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine splenic B cells express corticotropin-releasing hormone receptor 2 that affect their viability during a stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pol Frippiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ropars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis of Activated Muscarinic m2 Receptor (m2R) in Live Mouse Hippocampal Neurons Occurs via a Clathrin-Dependent Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Fafouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Csaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.450. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2018.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Reaction Products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Al Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nutres.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood brain barrier precludes the cerebral arteries to intravenously-injected antisense oligonucleotide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boursereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dabertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 747, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David DUBAYLE (PhD, HDR) </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Biologie cellulaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-dubayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7860-4408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2PHX3TUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un Doctorat en Neurosciences et Pharmacologie de l'Université de Bordeaux et un post-Doctorat en Neuroanatomie au Collège de France à Paris, j'ai intégré l'actuelle </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité / UFR des Sciences Fondamentales & Biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2001 sur un poste de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en Biologie cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et soutenu une </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences de la vie et de la Santé en 2007. Palmes académiques en 2012.</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://biomedicale.u-paris.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">=&amp;gt; Dans des modèles murins exposés à des altérations gravitaires ou reproduisant les effets physiologiques des vols spatiaux, j'étudie les régulations de l’ouverture / fermeture de la Barrière Hémato-Encéphalique. Ces travaux de recherches (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS UMR 8002 / Integrative Neurosciences & Cognition Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) sont en partie financés par le </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2014 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retrouvez ci-dessous les derniers articles disponibles en téléchargement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">). </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://incc-paris.fr/the-spatial-brain/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liste complète des publications :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., MOREL J-L., LEMARCHANT S. (2025). Blood-spinal cord barrier alterations in a mouse model of centrifugation-induced hypergravity. Frontiers in Physiology (IF: 3,4), 16: 1658389.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VANDEN-BOSSCHE A., PEIXOTO T., MOREL J.L. (2023). “Hypergravity Increases Blood-Brain Barrier Permeability to Fluorescent Dextran and Antisense Oligonucleotide in Mice”.  Cells. (IF: 7,66), 12: 734-51.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27- HERON A., PAPILLON V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2021). “Medical, neurobiological, and psychobehavioral perspectives of mastocytosis: a case report”. J Med Case Rep. (IF: 0,88), 15: 176-82.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VANDEN-BOSSCHE A., BERANECK M., VICO L., MOREL J.L. (2020). “Effects of centrifugation and whole-body vibrations on blood-brain barrier permeability in mice”. NPJ Microgravity (IF: 3,1), 6: 1-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25- HERON A., LEROUX C. and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019). “Use of placebo in French hospitals: data from polyvalent medicine units”. Médecine Sciences (Paris) (IF: 0,68), 35: 674-681.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24- LAMBERT L., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAFOURI A., HERZOG E., CSABA Z., DOURNAUD P., EL MESTIKAWY S. and BERNARD V. (2018). “Endocytosis of Activated Muscarinic m2 Receptor (m2R) in Live Mouse Hippocampal Neurons Occurs via a Clathrin-Dependent Pathway”. Front Cell Neurosci (IF: 4,3), 12: 1-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23- HARLE G., KAMINSKI S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRIPPIAT J.P. and ROPARS A. (2018). “Murine splenic B cells express corticotropin-releasing hormone receptor 2 that affect their viability during a stress response”. Scientific Reports (IF: 4,847), 143: 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22- AL AMIR I., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERON A., DELAYRE-ORTHEZ C. and ANTON P.M. (2017). “Maillard reaction products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis”.   Nutrition Research (IF: 2,737), 48: 26-32.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21- BOURSEREAU R., DONADIEU A., DABERTRAND F., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and MOREL J.L. (2015). “Blood brain barrier precludes the cerebral arteries to intravenously injected antisense oligonucleotide”. European Journal of Pharmacology (IF: 2,754), 747: 141-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20- HERON A. and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2013). “A focus on mast cells and pain”. Journal of Neuroimmunology (IF: 3,033), 264: 1-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and HERON A. (2012). “Decrease of cerebral mast cell degranulation after systemic administration of lipopolysaccharide”. Inflammation Research (IF: 2,109), 61: 1295-7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18- ROSSIGNOL J., BOYER C., THINARD R., REMY S., DUGAST A.S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEY N.D., BOEFFARD F., DELECRIN J., HEYMANN D., VANDHOVE B., ANEGON I., NAVEILHAN P., DUNBAR G.L. and LESCAUDRON L (2009). “Mesenchymal stem cells induce a weak immune response in the rat striatum after allo or xenotransplantation”. Journal of Cellular and Molecular Medicine (IF: 4,608), 13: 2547-58.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17- BEGHDADI W., PORCHERIE A., SCHNEIDER B., MORISSET S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PERONET R., DY M., LOUIS J., ARRANG J.M., and MECHERI S (2009). “Histamine H(3) receptor-mediated signaling protects mice from cerebral malaria”. PLoS ONE (IF: 4,411), 4(6): e6004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16- BEGHDADI W., PORCHERIE A., SCHNEIDER B.S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PERONET R., HUERRE M., WATANABE T., OHTSU H., LOUIS  J. et MECHERI S. (2009) “Rôle de l’histamine et des récepteurs histaminiques dans la pathogénèse du paludisme”. Médecine Sciences (Paris) (IF: 0,64), 25: 377-381.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15- BEGHDADI W., PORCHERIE A., SCHNEIDER B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PERONET R., HUERRE M., WATANABE T., OHTSU H., LOUIS J. and MECHERI S. (2008). “Inhibition of histamine-mediated signaling confers significant protection against severe malaria in mouse models of disease”. Journal of Experimental Medicine (IF: 14,776), 205: 395-408.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SERVIERE J. and MENETREY D (2007). “The effects of viscero-somatic interactions on thalamic mast cell recruitment in cystitic rats”. Journal of Neuroimmunology (IF: 2,901), 190: 18-27.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13- UGOLINI G., KLAM F., DOLDAN DANS M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRANDI A.M., BÜTTNER-ENNEVER J. and GRAF W. (2006) “Horizontal eye movement networks in primates as revealed by retrograde transneuronal transfer of rabies virus: differences in monosynaptic input to « slow » and « fast » abducens motoneurons”. Journal of Comparative Neurology (IF: 3,774), 498: 762-85.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">., MALISSIN I. and MENETREY D. (2005) “Differential effects of two analgesic drugs, morphine chlorhydrate and acetylsalicylic acid, on thalamic mast cell numbers in rat”. Journal of Neuroimmunology (IF: 2,901), 169: 106-15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SERVIERE J. and MENETREY D. (2005) “Evidence for serotonin influencing the thalamic infiltration of mast cells in rat”. Journal of Neuroimmunology (IF: 2,901), 159: 20-30.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10- MENETREY D. and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2003) “A one-step dual-labeling method for antigen detection in mast cells”. Histochemistry and Cell Biology (IF: 4,727), 120: 435-442.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9- SERVIERE J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and MENETREY D. (2003) “Increase of rat medial habenular mast cell numbers by systemic administration of cyclophosphamide”. Toxicology Letters (IF: 3,581), 145: 143-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8- GRANTYN A., BRANDI A.M., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAF W., UGOLINI G., HADJIDIMITRAKIS K. and MOSCHOVAKIS A.K. (2002) “Density gradients of trans-synaptically labeled collicular neurons after injections of rabies virus in the lateral rectus muscle of rhesus monkey”. Journal of Comparative Neurology (IF: 3,774), 451: 346-361.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- BUHOT M.C., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MALLERET G., JAVERZAT S. and SEGU L. (2001) “Exploration, anxiety and spatial memory in transgenic anophtalmic mice”. Behavioural Neurosciences (IF: 2,481), 115: 455-467.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- ROUSSEAU B., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENNLAUB F., JEANNY J.C., COSTET P., BIKFALVI A., and JAVERZAT S. (2000) “Neural and angiogenic defects in eyes of transgenic mice expressing a dominant-negative FGF receptor in the pigment cells”. Experimental Eye Research (IF: 2,817), 71: 395-404.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1998) “ Effects of CO2 and H+ on spinal respiratory activity in vitro”. Brain Research  Bulletin (IF: 2,498), 45: 83-87.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1998) “Entrainment of the medullary generator by electrical stimulations in the cervical grey matter from in vitro preparations of newborn rats”. Neuroscience letters (IF: 2,055), 248: 204-208.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1996) “Localisation of the spinal respiratory rhythm generator by an in vitro electrophysiological approach”. NeuroReport (IF: 1,822), 7: 1175-1180.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and VIALA D. (1996) “Interactions between medullary and spinal respiratory rhythm generators in the in vitro brainstem spinal cord preparations from newborn rats”. Experimental Brain Research (IF: 2,817), 109: 1-8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et VIALA D. (1993) “Possible existence of spinal inspiratory activity in the in vitro brain stem-spinal cord preparation from newborn rats”. C.R. Acad. Sci. III (IF: 1,603), 316: 1458-1462.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prépublication (science ouverte)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- ADY V., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUBAYLE D.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LE BLANC P., SHESTOPALOV V., MEUNIER C. and LEVENES C. (2018). “Patterned expression of Pannexin I channels in the adult cerebellar Purkinje cells”. Déposée en ligne sur bioRxiv. doi: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1101/453738</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood-spinal cord barrier alterations in a mouse model of centrifugation-induced hypergravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sighild Lemarchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2025.1658389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergravity Increases Blood–Brain Barrier Permeability to Fluorescent Dextran and Antisense Oligonucleotide in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Peixoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells12050734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical, neurobiological, and psychobehavioral perspectives of mastocytosis: a case report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Case Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.176. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13256-021-02757-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of centrifugation and whole-body vibrations on blood–brain barrier permeability in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vanden-Bossche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Beraneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-019-0094-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le placebo à l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (8-9), pp.674-681. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2019127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murine splenic B cells express corticotropin-releasing hormone receptor 2 that affect their viability during a stress response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kaminski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pol Frippiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ropars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-18401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocytosis of Activated Muscarinic m2 Receptor (m2R) in Live Mouse Hippocampal Neurons Occurs via a Clathrin-Dependent Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Fafouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Csaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.450. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2018.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillard Reaction Products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Al Amir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Delayre-Orthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nutres.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blood brain barrier precludes the cerebral arteries to intravenously-injected antisense oligonucleotide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Boursereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Donadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dabertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 747, pp.141-149. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CA3AA0A"/>
+    <w:nsid w:val="CC6DB913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-dubayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7860-4408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biomedicale.u-paris.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incc-paris.fr/the-spatial-brain/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/453738" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sighild Lemarchant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2025.1658389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086641v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Peixoto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050734" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubayle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-021-02757-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-019-0094-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734856v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18401-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00450" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boursereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Donadieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.11.027" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-dubayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7860-4408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2PHX3TUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biomedicale.u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://incc-paris.fr/the-spatial-brain/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/453738" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sighild Lemarchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2025.1658389" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086641v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanden-Bossche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Peixoto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050734" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubayle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13256-021-02757-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-019-0094-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292978v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaminski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18401-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01977271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herzog" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boursereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Donadieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dabertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2014.11.027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>