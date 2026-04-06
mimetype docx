--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Dureisseix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-dureisseix-dd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7935-8635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057474141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27202987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001785250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-2197-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability analysis of variable time step Central Difference method for transient dynamics viscoelastic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-025-03090-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of high-power geared transmissions with nonlinear dissipative elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrel-Fraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fargère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.143. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-025-00907-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic motivated RCCM damage interface model in an explicit transient dynamics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-024-02489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamically based explicit transient dynamics framework for large transformation contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104411. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit dynamics framework suited to highly non-smooth interface behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.11611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146784v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in simulations of displacements and stresses in light-weight gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-023-00680-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheap preconditioner based on fast diagonalization method for matrix-free weighted-quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 414, pp.116157. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale reduced‐order‐model strategy for transient thermoelasticity with variable microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122 (15), pp.3900-3918. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit time-integrator with singular mass for non-smooth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-02021-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical homogenisation based on asymptotic theory and model reduction for coupled elastic-viscoplastic damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (9), pp.1416-1444. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789520930785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly intrusive time homogenization technique to deal with pseudo-cyclic coupled thermomechanical problems with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (3), pp.669-682. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-020-01871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach based on temporal homogenisation and cycle jump for thermo-mechanical combined cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.105320. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic performance of a periodically voided viscoelastic medium with uncertainty in design parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyani Shankar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skvortsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Macgillivray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (6), pp.061002. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4046859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenized micro-elastohydrodynamic lubrication model: Accounting for non-negligible microscopic quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Checo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.344-354. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of lubricated DLC-coated point contacts under infinite sliding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.136-151. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2018.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual domain decomposition algorithm for the analysis of non-conforming isogeometric Kirchhoff–Love shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 357, pp.112578. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.112578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark cases for robust explicit time integrators in non-smooth transient dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Towards new paradigms for time integrators in computational dynamics, 6 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-019-0126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular hybrid models to simulate the static and dynamic behaviour of high-speed thin-rimmed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutuli Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 438, pp.353-380. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based methods for solving a rough adhesive contact: description and convergence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-017-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intramembranous tissue formation during perisprosthetic healing with uncertainties. Part 2. Global clinical healing due to combination of random sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Marburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (13), pp.1387-1394. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1143465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intramembranous tissue formation during perisprosthetic healing with uncertainties. Part 1. Effect of the variability of each biochemical factor,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (13), pp.1378-1386. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1143464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Solution of Transient EHD Line Contact Problems using the Trajectory Piecewise Linear Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.011502-1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4031064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mortar-Based Mesh Interface for Hybrid Finite-Element/Lumped-Parameter Gear Dynamic Models - Applications to Thin-Rimmed Geared Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutuli Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (12), pp.123301-123301-11. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the mechanical stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (4), pp.041401. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4032629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient quasi-optimal space-time PGD. Application to frictional contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0067-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal Elastohydrodynamic modeling of cam-follower systems: understanding performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (4), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic times in transient Thermal Elasto-Hydrodynamic line contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (Part A), pp.472-483. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerization of a memory effect for an homogenized composite material with a large contrast in the phase thermal conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 3D modeling for rotor-stator contact simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.327-343. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model Order Reduction Approach to the Elastohydrodynamic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (Part A), pp.484-492. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2014.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam to 3D model switch for rotor dynamics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal a priori reduced basis strategy for frictional contact problems with LATIN solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.1357-1381. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an augmented domain decomposition method for nonsmooth contact dynamics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-014-0005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale LATIN/FAS algorithm with time-space model reduction for frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.207-230. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient linear elastic FEM solver using automatic local grid refinement and accuracy control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance computing of discrete nonsmooth contact dynamics with domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (9), pp.584-598. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a foldable / unfoldable corrugated architectural curved envelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (3), pp.031003. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a support system for cupping control of panel paintings combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (53), pp.5109-5117. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fraction-free LU factorization for singular systems with kernel extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 436 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear Domain Decomposition formulation with application to granular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 205-208, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition with discrete element simulations using shared-memory parallel computing for railways applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.714723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Mechanisms and Patterns with Origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Space Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0266-3511.27.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular dynamics analysis by a domain decomposition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.709-723. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0699-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioning strategy for the coupled hygromechanical analysis with application to wood structures of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (3), pp.228-256. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition method for granular dynamics using discrete elements and application to railway ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2-4), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-011-0020-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling sensitive to loading frequency through a poroelastic behavior and internal fluid movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bone remodeling, 4 (6), pp.849-857. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 169, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed versus impulse-oriented Domain Decomposition Method for granular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5-6), pp.429-443. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.18.429-443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale domain decomposition method for large scale structural analysis with a zooming technique : Application to plate assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (4), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable multiscale LATIN method adapted to nonsmooth discrete media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (5), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical identification of cortical bone permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for poroelastic problems with a time interface between coupled physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (6), pp.783-804. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two examples of partitioning approaches for multiscale and multiphysics coupled problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5-7), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/remn.17.807-818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition Method for problems with structural heterogeneities on the interface: Application to a passenger ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198 (41-44), pp.3452-3463. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational approach with field transfer dedicated to coupled problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v6.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition approach for nonsmooth discrete problems, example of a tensegrity structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (9), pp.499-511. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for thermo-poroelastic structures with a time-space interface coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (9), pp.1053-1084. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle des systèmes de tenségrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1-3), pp.319-328. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/remn.15.319-328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information transfer between incompatible finite element meshes: application to coupled thermo-viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bavestrello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (44-47), pp.6523-6541. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folding optimal polygons from squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (4), pp.272-280. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/27642951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for nonlinear aspects in multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lecture Notes in Computer Science, 3039, pp.612-620. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25944-2_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LATIN computational strategy for multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (10), pp.1489-1510. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-time-scale strategy for multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v1.i4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the FETI domain decomposition method for incompressible and nearly incompressible problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bavestrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 192 (31-32), pp.3409-3429. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00313-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une stratégie de calcul multiéchelle pour l'analyse des structures composites: discrétisation et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.349-362. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.349-362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerically scalable domain decomposition method for the solution of frictionless contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (12), pp.2643-2666. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro and parallel computational strategy for highly heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (1-2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro / macro approach for parallel computing of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Computational Civil and Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chessboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Origami Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 201, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de structures et parallélisme : un bilan et quelques développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(00)00100-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de calcul micro/macro en mécanique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (12), pp.1237-1244. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)88647-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche parallèle et multi-échelles en calcul des structures : exemples et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (1-3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1998.11690466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-level and mixed domain decomposition approach for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 218, pp.238-245. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/218/03014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes des éléments finis : calculs de structures complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 75, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale applications on parallel computers of a mixed domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (4), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004660050174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'une approche parallèle en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (2), pp.197-220. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1996.10511217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experimentations of parallel strategies in structural non-linear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Bracket Structure: a thermodynamics approach to build variational integrators for dissipative problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics (USNCCM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGA overlapping domain decomposition : A hybrid Mortar collocation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitsche-Based models for the unilateral contact of beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pozzolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the Bundeswehr Munich, Jul 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact de Nitsche et modèles de poutre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pozzolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Bracket Structure: a thermodynamics approach to build variational integrators for dissipative problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Domain Decomposition Methods DD29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation en dynamique explicite non régulière pour simuler la décohésion d'interface en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheap preconditioner for thermoelastic problems in IGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où pousser la non-régularité en dynamique transitoire explicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupement de Recherche EX-MODELI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on IsoGeometric Analysis IGA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Augustine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability analysis of variable time step central difference method for transient dynamics viscoelastic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Nonlinear Dynamics Conference (ENOC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free weighted quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis - IGA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic motivated RCCM damage interface model in an explicit transient dynamics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Contact Mechanics (ICCCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-024-02489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie d'optimisation structurelle avec matériaux microarchitecturés et présence d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for optimal biomechanical configurations in weightlifting and powerlifting: theoretical and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Conference of the International Society of Biomechanics in Sports (ISBS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new explicit CD-Lagrange scheme with redistributed mass for structural dynamics with impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural optimization strategy with micro-architectured materials and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit time-integrator for non-smooth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique - CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for optimal biomechanical configurations in weightlifting and powerlifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and multiscale uncertainty propagation and parametric/topological optimization for problems with microstructured material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and analysis of non-classical architectured materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved explicit CD-Lagrange time integrator for non-smooth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics – WCCM XIV, and 8th European Congress on Computational Methods in Applied Sciences and Engineering – ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal scale approach for complex thermo-mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computational Plasticity - COMPLAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometric and material uncertainties on the acoustic performance of a voided rubber in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyani Shankar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skvortsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Macgillivray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Recent Advances in Structural Dynamics – RASD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark numérique pour intégrateurs explicites destinés à la dynamique d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color change and pixel-matrix challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Meeting on Origami in Science, Mathematics and Education - 7OSME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. pp.479-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenized micro-elastohydrodynamic lubrication model allowing for non-negligible microscopic quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Checo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Leeds-Lyon Symposium on Tribology "Smart Tribology Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leeds Trinity University, Sep 2018, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenization example of a material with non-conventional microstructure: thermal memory effect and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Space-Time Multiscale Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèle et problèmes de contact en dynamique explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can origami be a source of innovation for science, engineering and architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Enrichment Program 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, Jan 2017, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification on a chemical poroelastic coupled problem: Mechanobiology of implant healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Moukadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.1222-1227, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale acceleration techniques for non-linear analysis of structures with frictional contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Computational Mechanics, ACME-UK 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hybride du comportement statique et dynamique d’engrenages - Applications aux systèmes avec voiles minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutuli Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transmissions Mécaniques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced order modeling for uncertainty propagation in the coupled biomechanical model of bone–implant healing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 EMI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complex is origami design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche PGD quasi-optimale pour les problèmes nonlinéaires de contact frottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'incertitude par réduction de modèle pour un problème couplé de reconstruction osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled problem of the bone/implant healing interphase with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST on Friction, Fracture, Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude expérimentale et son modèle émergent de raideur du pli de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Folding and Creasing of Thin Plate Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lubrication of DLC coated point contacts under infinite sliding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 STLE Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, Oct 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal Elastohydrodynamic Modeling of Cam-follower Systems: Towards a More Realistic Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, Oct 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic porous model of a bone-implant healing process using polynomial chaos expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Congress on Noise Control Engineering (inter.noise 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale LATIN-PGD for efficient frictional contact problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 3D modelling for rotor-stator contact simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.1938-1949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Nonsmooth Contact Domain Decomposition (NSCDD): Algorithmic Structure and Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Domain Decomposition Methods (DD 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.627-636, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05789-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01034277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-time multiscale solver imbedding model reduction for non-linear frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th U.S. national Congress on Computational Mechanics (USNCCM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes de décomposition de domaine pour la dynamique des contacts et leurs formulations enrichies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures - CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bascule d'un modèle poutre à un modèle 3D en dynamique des machines tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures - CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient effects and associated time scales in thermal elasto-hydrodynamic line contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tribo-lyon2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a space-time multiscale algorithm for the simulation of dense granular packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Domain Decomposition (DD22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction on stationary and dynamical isothermal Newtonian EHD contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tribo-lyon2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de réduction de modèles espace-temps a posteriori et a priori pour les problèmes de contact frottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design, realization and experimentation on a foldable / unfoldable corrugated curved envelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-APCS Symposium 2012: From Spatial Structures to Space Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Seoul, South Korea. 7 p. on CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in domain decomposition method dedicated to non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 514: New trends in Contact Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of a portion of railway track under maintenance operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Railway Research - WCRR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Equivalent Pressure of a 1550 nm fiber laser as an underwater acoustic sensor dedicated to high depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiraz Ouarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Noise and Fluctuations - ICNF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Enveloppe Plissée Pliable-Dépliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de Domaine dans la simulation par Éléments Discrets en utilisant le calcul parallèle à mémoire partagée pour des applications ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for granular dynamics: scalability issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computational Mechanics - ECCM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical mechanical study of a framing technique for cupping control of painted panels combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wood Science for Preservation of Cultural Heritage: Mechanical and Biological Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.S109-S117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition methods for granular dynamics using discrete elements and application to railway ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting on Unilateral Problems in Structural Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palmanova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code coupling for thermo-hygro-mechanical problems with application to wooden structures and painting supports of cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Computational Mechanics - ECCM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioning algorithm to couple diffusion and elasticity for the simulation of hygromechanical wood structures of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th US National Congress on Computational Mechanics - USNCCM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wooden Cultural Heritage: Evaluation of Deterioration and Management of Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de décomposition de domaine en dynamique granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling taking into account fluid phasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Tissue Engineering - ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leira, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two domain decomposition methods for granular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Contact Mechanics International Symposium (CMIS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine en dynamique granulaire par éléments discrets et application au ballast ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two domain decomposition strategies for granular dynamics using discrete elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Boundary Problems, Applications to the fluid mechanics, friction and impact phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical noise of a 1550 nm fiber laser as an underwater acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keny Hey Tow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Noise and Fluctuations - ICNF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pisa, Italy. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3140478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la mécanique à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journée DOCTISS de l'École Doctorale I2S Université Montpellier 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSCD (Non Smooth Contact Dynamics) État de l'art et points durs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CSMA Simulation numérique du contact en dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical noise of a 1550 nm fiber laser as an underwater acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second international conference on Optical Complex Systems - OCS 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée éco-conception de l'Union des Professeurs de Génie Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Professeurs de Génie Mécanique, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical noise of a 1550 nm fiber laser as an underwater acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keny Hey Tow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Unsolved Problems on Noise and Fluctuations in Physics, Biology \&amp; High Technology - UPoN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique AMAC &amp; MECAMAT éco-matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale domain decomposition for the simulation of a non smooth structure, involving a numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods - DD18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02677-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale domain decomposition method for large structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual International Conference on Mechanical Engineering - ISME 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kerman, Iran. 7 p. on CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de couplages de modèles multiphysiques par partitionnement, et multiéchelles par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wires and cables in some discrete structures of Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurosim Congress on Modelling and simulation (EuroSim2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un navire à passagers avec une méthode de décomposition de domaine à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy featuring an interface between coupled physics: Application to thermo-poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference and IACM Special Interest Conference: Coupled problems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale domain decomposition method for structural analysis of a passenger ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference: Marine 2007 - Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de bois de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous scientifiques du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale domain decomposition method for structural analysis of a passenger ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Marine Engineering, MARINE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the crack development risk in a painted panel with a numerical modelling: The case of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working group meeting, COST Action IE0601 Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de décomposition de domaine multiéchelle pour les structures discrètes en mécanique non régulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale LATIN method adapted to discrete media involving diffuse non smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro strategy for ship structural analysis with FETI-DP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Computational Mechanics - Solids, Structures and Coupled Problems in Engineering (ECCM2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico, Lisbon, Jun 2006, Lisbon, Portugal. pp.598, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a domain decomposition coarse space on the numerical homogenization of a non smooth discrete system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUTAM symposium on Multiscale Problems in Multibody System Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some numerical strategies for nonsmooth systems involving numerous bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Advances in Computational Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveurs de systèmes de complémentarité et application à la tenségrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique - CFM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle des systèmes de tenségrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giens, France. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale nonsmooth analysis of tensegrity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computation of Shell and Spatial Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salzburg, Austria. 4 p. on CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for nonlinear aspects in multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Sciences - ICCS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25944-2_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for multiphysics problems involving nonlinear aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Eccomas Conference on Numerical Methods in Engineering (ECCOMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for multiphysics problems taking into account multiscale and nonlinear aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO advanced research workshop: Multi-physics and Multi-scale Computer Models in Non-linear Analysis and Optimal Design of Engineering Structures Under Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bled, Slovenia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pure bending machine to identify the mechanical behaviour of thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonincremental and multiscale computational strategy for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th US National Congress on Computational Mechanics - USNCCM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nonsmooth analysis for numerical simulations of contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloquium Theoretical and Numerical Nonsmooth Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de calcul pour les problèmes multiphysiques prenant en compte les aspects multiéchelles : application à la poroélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Giens, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for multiphysics problems involving multiscale aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Computational Plasticity - COMPLAS VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy suitable for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Computational Mechanics - WCCM V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienna, Austria. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method with Lagrange multipliers for the massively parallel solution of large-scale contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim-Frédéric Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lesoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth World Congress on Computational Mechanics (WCCM V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy suitable for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiscale Computational Mechanics for Material and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy suitable for multiphysics problems: A time multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Computational Methods in Engineering - ACOMEN 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Liège, Belgium. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATIN strategy for coupled fluid-solid problems in the domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, United States. pp.1143-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une stratégie de calcul multi-échelle pour l'analyse des structures composites : discrétisation et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Giens, France. pp.691-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATIN computational strategy for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Computational Mechanics - ECCM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cracow, Poland. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques méthodes multi-échelles adaptées au calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Phi2AS Tendances Nouvelles en Calcul de Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale computational strategy including homogenization for highly heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eccomas Conference on Numerical Methods in Engineering - ECCOMAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FETI-based algorithm for the iterative solution of unilateral contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solids Mechanics Conference - ESMC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro parallel computational strategy for highly heterogeneous structures: Performances and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solids Mechanics Conference - ESMC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro computational strategy for analysing heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics - USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FETI-based algorithm for the iterative solution of unilateral contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics - USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale parallel strategy using a simplified structural analysis for the macro scale formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics - USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale computational approach suitable for parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Munich, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de calcul micro-macro pour les structures hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Giens, France. pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-incremental computational strategy for viscoplastic structures with unilateral contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro computational strategy including homogenization for analysing heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multi-level approaches in domain decomposition for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Conference on Parallel and Distributed Computing for Computational Mechanics - EURO-CM-PAR-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Sintra, Portugal. pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro approach for structural analysis on parallel architecture computers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Computational Mechanics - WCCM4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Buenos Aires, Argentina. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-level micro-macro approach in domain decomposition for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Domain Decomposition Methods - DD11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Greenwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computing with a micro-macro approach for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Computational Methods in Engineering - ACOMEN 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Ghent, Belgium. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche parallèle et multi-échelle en calcul des structures : exemples et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Giens, France. pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode des éléments finis : Développements récents adaptés au calcul de structures complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Pratiques industrielles et pratiques de formation en CAO mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Ressources en CFIAO, 1997, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level and parallel strategy for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Plasticity, Computational Plasticity - Fundamentals and Applications - COMPLAS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Barcelone, Spain. pp.1790-1797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and multi-level strategies for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eccomas Conference on Numerical Methods in Engineering - ECCOMAS96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Paris, France. pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structure assembly analysis with a modular approach suited to parallel computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Automotive Technology and Automation ISATA95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Stuttgart, Germany. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modulaire pour l'analyse d'assemblages de structures tridimensionnelles. Application au contact avec frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StruCoMe 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-échelles en calcul des structures pour ordinateur à architecture parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Strasbourg, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel formulation and strategies in structural non-linear analysies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euromech Solid Mechanics Conference - ESMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. Actes des 7èmes Journées Scientifiques du GDR 3544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wooden structures and painting supports of cultural heritage with a code coupling for thermo-hygro-mechanical evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Modeling mechanical behavior of wooden cultural objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Kracow, Poland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodelling sensitive to loading frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Congress on Biomechanics - NACOB2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Ann Arbor, United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of non smooth solvers for multicontact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Transmission de Puissance - Systèmes Mécaniques et Hydrauliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel domain decomposition solver suited to nonsmoooth mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bercovier; Martin J. Gander; Ralf Kornhuber; Olof Widlund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Springer Verlag, pp.113-120, 2009, Lecture Notes in Computational Science and Engineering, 978-3-642-02676-8. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02677-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier : une modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Mohen and M. Menu and B. Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de La Joconde. Léonard de Vinci décodé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-53, 2007, 978-2-07011-833-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed domain decomposition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civil-Comp Press / Saxe-Coburg Publications, pp.293-320, 2007, Computational Science, Engineering &amp; Technology Series, 1874672296 978-1-874672-29-6. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.17.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nonsmooth analysis for numerical simulations of contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Alart, O. Maisonneuve, R.T. Rockafellar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonsmooth Mechanics and Analysis: Theoretical and Numerical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-207, 2006, Advances in Mechanics and Mathematics, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29195-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure de principe du dispositif. Brevet n° EP1530709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Zudaire Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP1530709 (A2). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device and machine for pure bending test optionally alternating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Zudaire Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2005241405. 2005, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé, dispositif et machine d'essai de flexion pure éventuellement alternée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2843633 (A1). 2004, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur est-elle humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “An explicit dynamics framework suited to highly non-smooth interface behaviors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïdem & workshop papier augmenté : exposition origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origami : de la géométrie vers les mécanismes et l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de problèmes couplés multiphysiques par partitionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de couplage de modèles : transfert d'informations entre maillages incompatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de problèmes couplés par partitionnement : transfert d'informations entre maillages incompatibles et application à la thermoviscoélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the Jacobi identity for continuum thermodynamics: application to thermo-visco-elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSA Lyon, CNRS, LaMCoS, UMR5259, 69621 Villeurbanne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des déformations liées aux opérations de baguage sur des pièces d'hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crémona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Eurocopter. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission innovante pour cycles utilitaires – Modélisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] LMGC. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique des panneaux en bois et conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Franco-Italienne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale et numérique du ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CC/LMGCDEA 2004/180304, SNCF Paris; LMGC. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de solutions pour l'optimisation du temps de calcul pour les applications granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SNCF/CNRS/UM2 numéro 0243373, SNCF Paris; LMGC. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FETI-based algorithm for the iterative solution of unilateral contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 229 / CU-CAS-00-08, LMT Cachan, ENS Cachan, Cachan; Center for Aerospace Structures, Colorado University, Boulder. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de calcul parallèle et micro / macro en mécanique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 188, LMT Cachan, ENS Cachan, Cachan. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques intrinsèques de l'interface interlaminaire pour l'apparition et le développement du délaminage dans les structures composites stratifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 840/CNES/94/1406/00, CNES, 18 avenue Edouard Belin 31401 Toulouse. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de stratégies parallèles en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LMT Cachan, ENS Cachan, Cachan. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de comparaison des performances de calculateurs à architecture parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 185, LMT Cachan, ENS Cachan, Cachan. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche parallèle pour le calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LMT Cachan, ENS Cachan, Cachan; CEA, CEA/DMT. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie sur une approche multiéchelles en décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 144, LMT Cachan, ENS Cachan, Cachan. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Multi-échelles pour des Calculs de Structures sur Ordinateurs à Architecture Parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00083732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de calcul performantes pour les problèmes multiphysiques et le passage par le multiéchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00083731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Lyon, France. 2016, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01380149v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de résistance des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Résistance des Matériaux, Montpellier, France. 2010, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02185734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de dynamique et vibration mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Dynamique des solides - Vibrations des systèmes mécaniques, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02047369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques appliquées à la conception par éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Montpellier, France. 2008, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00351713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Mécanique des contacts, Cachan, France. 1999, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01447412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-Time IsoGeometric Analysis for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal double-sided 3 x 3 checkerboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycle!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it relevant to talk about &amp;quot;mountain&amp;quot; and &amp;quot;valley&amp;quot; folds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal iso-area 4 x 4 checkerboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of geometric origami design with benefit of graph enumeration algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219814v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple analysis of mechanism controlability and application to compliant origami design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Optimal Polygon - Remarks About a General Construction and Application to Heptagon and Nonagon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Optimal Polygon - Application to the Pentagon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid models for the simulation of displacements and stresses in lightweight gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2422, VDI Verlag, pp.315-328, 2023, 978-3-18-102422-5. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51202/9783181024225-315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matlabEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4258baeba85d0fccb8ec7ba3e1460a8b7164fca2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular origami of a spiked pentakis dodecahedron (almost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Villeurbanne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId547"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Dureisseix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">david-dureisseix-dd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7935-8635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057474141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27202987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000001785250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-2197-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability analysis of variable time step Central Difference method for transient dynamics viscoelastic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 105 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-025-03090-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of high-power geared transmissions with nonlinear dissipative elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrel-Fraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fargère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, pp.143. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-025-00907-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic motivated RCCM damage interface model in an explicit transient dynamics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.33-49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-024-02489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamically based explicit transient dynamics framework for large transformation contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 251, pp.104411. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2025.104411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit dynamics framework suited to highly non-smooth interface behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.11611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146784v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in simulations of displacements and stresses in light-weight gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10010-023-00680-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheap preconditioner based on fast diagonalization method for matrix-free weighted-quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 414, pp.116157. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale reduced‐order‐model strategy for transient thermoelasticity with variable microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 122 (15), pp.3900-3918. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.6686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit time-integrator with singular mass for non-smooth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-021-02021-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly intrusive time homogenization technique to deal with pseudo-cyclic coupled thermomechanical problems with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (3), pp.669-682. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-020-01871-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical homogenisation based on asymptotic theory and model reduction for coupled elastic-viscoplastic damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (9), pp.1416-1444. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789520930785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified approach based on temporal homogenisation and cycle jump for thermo-mechanical combined cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.105320. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic performance of a periodically voided viscoelastic medium with uncertainty in design parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyani Shankar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skvortsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Macgillivray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (6), pp.061002. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4046859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenized micro-elastohydrodynamic lubrication model: Accounting for non-negligible microscopic quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Checo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.344-354. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of lubricated DLC-coated point contacts under infinite sliding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.136-151. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2018.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual domain decomposition algorithm for the analysis of non-conforming isogeometric Kirchhoff–Love shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 357, pp.112578. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2019.112578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark cases for robust explicit time integrators in non-smooth transient dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Towards new paradigms for time integrators in computational dynamics, 6 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-019-0126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular hybrid models to simulate the static and dynamic behaviour of high-speed thin-rimmed gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutuli Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 438, pp.353-380. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFT-based methods for solving a rough adhesive contact: description and convergence study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bugnicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sainsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius Lubrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-017-0980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intramembranous tissue formation during perisprosthetic healing with uncertainties. Part 2. Global clinical healing due to combination of random sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Marburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (13), pp.1387-1394. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1143465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the mechanical stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (4), pp.041401. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4032629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intramembranous tissue formation during perisprosthetic healing with uncertainties. Part 1. Effect of the variability of each biochemical factor,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (13), pp.1378-1386. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2016.1143464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Solution of Transient EHD Line Contact Problems using the Trajectory Piecewise Linear Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.011502-1-9. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4031064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mortar-Based Mesh Interface for Hybrid Finite-Element/Lumped-Parameter Gear Dynamic Models - Applications to Thin-Rimmed Geared Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutuli Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (12), pp.123301-123301-11. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4034220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient quasi-optimal space-time PGD. Application to frictional contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-016-0067-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal Elastohydrodynamic modeling of cam-follower systems: understanding performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (4), pp.720-732. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2015.1110865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic times in transient Thermal Elasto-Hydrodynamic line contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (Part A), pp.472-483. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2014.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerization of a memory effect for an homogenized composite material with a large contrast in the phase thermal conductivities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 3D modeling for rotor-stator contact simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 353, pp.327-343. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam to 3D model switch for rotor dynamics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.54-66. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal a priori reduced basis strategy for frictional contact problems with LATIN solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 283, pp.1357-1381. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model Order Reduction Approach to the Elastohydrodynamic Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (Part A), pp.484-492. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2014.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.95-107. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an augmented domain decomposition method for nonsmooth contact dynamics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Particle Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40571-014-0005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale LATIN/FAS algorithm with time-space model reduction for frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.207-230. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient linear elastic FEM solver using automatic local grid refinement and accuracy control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nans Biboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Lubrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Combescure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance computing of discrete nonsmooth contact dynamics with domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (9), pp.584-598. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a foldable / unfoldable corrugated architectural curved envelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (3), pp.031003. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4005601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a support system for cupping control of panel paintings combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Mazzanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (53), pp.5109-5117. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2012.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear Domain Decomposition formulation with application to granular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 205-208, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition with discrete element simulations using shared-memory parallel computing for railways applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (3-6), pp.242-253. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.714723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fraction-free LU factorization for singular systems with kernel extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linear Algebra and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 436 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.laa.2011.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense granular dynamics analysis by a domain decomposition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (6), pp.709-723. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-012-0699-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Mechanisms and Patterns with Origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Space Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/0266-3511.27.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioning strategy for the coupled hygromechanical analysis with application to wood structures of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (3), pp.228-256. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition method for granular dynamics using discrete elements and application to railway ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2-4), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12356-011-0020-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling sensitive to loading frequency through a poroelastic behavior and internal fluid movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bone remodeling, 4 (6), pp.849-857. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un robot en bois. Première partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168, pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un robot en bois. Seconde partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 169, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed versus impulse-oriented Domain Decomposition Method for granular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (5-6), pp.429-443. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.18.429-443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale domain decomposition method for large scale structural analysis with a zooming technique : Application to plate assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (4), pp.417-443. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable multiscale LATIN method adapted to nonsmooth discrete media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (5), pp.319-331. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical identification of cortical bone permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2007.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for poroelastic problems with a time interface between coupled physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 73 (6), pp.783-804. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two examples of partitioning approaches for multiscale and multiphysics coupled problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5-7), pp.807-818. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/remn.17.807-818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Decomposition Method for problems with structural heterogeneities on the interface: Application to a passenger ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 198 (41-44), pp.3452-3463. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2009.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale computational approach with field transfer dedicated to coupled problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.233-250. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v6.i3.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition approach for nonsmooth discrete problems, example of a tensegrity structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (9), pp.499-511. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for thermo-poroelastic structures with a time-space interface coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (9), pp.1053-1084. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle des systèmes de tenségrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (1-3), pp.319-328. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/remn.15.319-328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information transfer between incompatible finite element meshes: application to coupled thermo-viscoelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bavestrello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 195 (44-47), pp.6523-6541. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folding optimal polygons from squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 79 (4), pp.272-280. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/27642951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for nonlinear aspects in multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lecture Notes in Computer Science, 3039, pp.612-620. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25944-2_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LATIN computational strategy for multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (10), pp.1489-1510. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extension of the FETI domain decomposition method for incompressible and nearly incompressible problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bavestrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 192 (31-32), pp.3409-3429. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0045-7825(03)00313-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-time-scale strategy for multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.387-400. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v1.i4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une stratégie de calcul multiéchelle pour l'analyse des structures composites: discrétisation et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2-4), pp.349-362. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.11.349-362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de comportement de matériaux solides : utilisation d'essais et de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerically scalable domain decomposition method for the solution of frictionless contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 50 (12), pp.2643-2666. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro and parallel computational strategy for highly heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52 (1-2), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro / macro approach for parallel computing of heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Computational Civil and Structural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chessboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Origami Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 201, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de structures et parallélisme : un bilan et quelques développements récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1296-2139(00)00100-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de calcul micro/macro en mécanique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 327 (12), pp.1237-1244. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1287-4620(00)88647-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche parallèle et multi-échelles en calcul des structures : exemples et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (1-3), pp.73-87. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1998.11690466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-level and mixed domain decomposition approach for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 218, pp.238-245. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/conm/218/03014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes des éléments finis : calculs de structures complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies et Formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 75, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale applications on parallel computers of a mixed domain decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (4), pp.253-263. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s004660050174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d'une approche parallèle en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5 (2), pp.197-220. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12506559.1996.10511217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical experimentations of parallel strategies in structural non-linear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et systèmes répartis, calculateurs parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (153)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Bracket Structure: a thermodynamics approach to build variational integrators for dissipative problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics (USNCCM18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGA overlapping domain decomposition : A hybrid Mortar collocation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gagnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast space-time isogeometric solvers for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Cornejo-Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Isogeometric Analysis (IGA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact de Nitsche et modèles de poutre associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pozzolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitsche-Based models for the unilateral contact of beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Schorsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pozzolini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of the Bundeswehr Munich, Jul 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Double Bracket Structure: a thermodynamics approach to build variational integrators for dissipative problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Space-time IsoGeometric solvers for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Domain Decomposition Methods DD29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une formulation en dynamique explicite non régulière pour simuler la décohésion d'interface en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cheap preconditioner for thermoelastic problems in IGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où pousser la non-régularité en dynamique transitoire explicite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupement de Recherche EX-MODELI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear space-time isogeometric analysis with matrix-free fast diagonalization methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability analysis of variable time step central difference method for transient dynamics viscoelastic problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Nonlinear Dynamics Conference (ENOC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Delft, Jul 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast space-time isogeometric solvers for thermo-mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on IsoGeometric Analysis IGA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Augustine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded entities for the isogeometric modeling and shape optimization of complex aero-structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guerder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirschler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bouclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free weighted quadrature isogeometric analysis applied to nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on IsoGeometric Analysis - IGA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermodynamic motivated RCCM damage interface model in an explicit transient dynamics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computational Contact Mechanics (ICCCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-024-02489-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free weighted quadrature IgA applied to heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Industrial and Applied Mathematics, ICIAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast isogeometric thermoelastic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computational Mechanics (ACM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Free Weighted Quadrature for Ultra-Fast Isogeometric Thermal Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche isogéométrique sans matrice à quadrature pondérée pour la simulation thermique ultra rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Eduardo Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie d'optimisation structurelle avec matériaux microarchitecturés et présence d'incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for optimal biomechanical configurations in weightlifting and powerlifting: theoretical and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Conference of the International Society of Biomechanics in Sports (ISBS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new explicit CD-Lagrange scheme with redistributed mass for structural dynamics with impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03730480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural optimization strategy with micro-architectured materials and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th World Congress on Computational Mechanics (WCCM-XV) and 8th Asian Pacific Congress on Computational Mechanics (APCOM-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free weighted quadrature for ultra-fast isogeometric thermal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USACM Thematic Conference on Isogeometric Analysis 2022 (IGA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit time-integrator for non-smooth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique - CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for optimal biomechanical configurations in weightlifting and powerlifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports Physics Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-intrusive and multiscale uncertainty propagation and parametric/topological optimization for problems with microstructured material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and analysis of non-classical architectured materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved explicit CD-Lagrange time integrator for non-smooth dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress on Computational Mechanics – WCCM XIV, and 8th European Congress on Computational Methods in Applied Sciences and Engineering – ECCOMAS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temporal scale approach for complex thermo-mechanical loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Bhattacharyya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenchen Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Computational Plasticity - COMPLAS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of geometric and material uncertainties on the acoustic performance of a voided rubber in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyani Shankar Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Skvortsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Macgillivray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Recent Advances in Structural Dynamics – RASD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark numérique pour intégrateurs explicites destinés à la dynamique d'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Homolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color change and pixel-matrix challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Meeting on Origami in Science, Mathematics and Education - 7OSME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. pp.479-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A homogenized micro-elastohydrodynamic lubrication model allowing for non-negligible microscopic quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Checo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Leeds-Lyon Symposium on Tribology "Smart Tribology Systems”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leeds Trinity University, Sep 2018, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An homogenization example of a material with non-conventional microstructure: thermal memory effect and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Space-Time Multiscale Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can origami be a source of innovation for science, engineering and architecture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Enrichment Program 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KAUST, Jan 2017, Thuwal, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèle et problèmes de contact en dynamique explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification on a chemical poroelastic coupled problem: Mechanobiology of implant healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Moukadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics (EURODYN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.1222-1227, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale acceleration techniques for non-linear analysis of structures with frictional contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Computational Mechanics, ACME-UK 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle hybride du comportement statique et dynamique d’engrenages - Applications aux systèmes avec voiles minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutuli Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Transmissions Mécaniques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reduced order modeling for uncertainty propagation in the coupled biomechanical model of bone–implant healing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 EMI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How complex is origami design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on New Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche PGD quasi-optimale pour les problèmes nonlinéaires de contact frottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'incertitude par réduction de modèle pour un problème couplé de reconstruction osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled problem of the bone/implant healing interphase with uncertainty propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST on Friction, Fracture, Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude expérimentale et son modèle émergent de raideur du pli de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study and model determination of the stiffness of paper folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jean-Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Folding and Creasing of Thin Plate Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESPCI, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lubrication of DLC coated point contacts under infinite sliding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 STLE Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, Oct 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Thermal Elastohydrodynamic Modeling of Cam-follower Systems: Towards a More Realistic Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, Oct 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic porous model of a bone-implant healing process using polynomial chaos expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kessissoglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Congress on Noise Control Engineering (inter.noise 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale LATIN-PGD for efficient frictional contact problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 3D modelling for rotor-stator contact simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain. pp.1938-1949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Nonsmooth Contact Domain Decomposition (NSCDD): Algorithmic Structure and Scalability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Domain Decomposition Methods (DD 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.627-636, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05789-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01034277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A space-time multiscale solver imbedding model reduction for non-linear frictional contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th U.S. national Congress on Computational Mechanics (USNCCM12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes de décomposition de domaine pour la dynamique des contacts et leurs formulations enrichies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures - CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bascule d'un modèle poutre à un modèle 3D en dynamique des machines tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures - CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient effects and associated time scales in thermal elasto-hydrodynamic line contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Raisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tribo-lyon2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a space-time multiscale algorithm for the simulation of dense granular packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Domain Decomposition (DD22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model order reduction on stationary and dynamical isothermal Newtonian EHD contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Hager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Hetzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">tribo-lyon2013 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de réduction de modèles espace-temps a posteriori et a priori pour les problèmes de contact frottant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Giacoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rochette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in domain decomposition method dedicated to non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Visseq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 514: New trends in Contact Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design, realization and experimentation on a foldable / unfoldable corrugated curved envelop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASS-APCS Symposium 2012: From Spatial Structures to Space Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Seoul, South Korea. 7 p. on CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A beam to 3D model switch in transient dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Torkhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of a portion of railway track under maintenance operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Railway Research - WCRR2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Equivalent Pressure of a 1550 nm fiber laser as an underwater acoustic sensor dedicated to high depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiraz Ouarets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Noise and Fluctuations - ICNF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2011.5994329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Enveloppe Plissée Pliable-Dépliable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Gioia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Motro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the wooden support of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Safeguard of Cultural Heritage. A Challenge From the Past for the Europe of Tomorrow. COST strategic workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Florence, Italy. 367 p., </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1021.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de Domaine dans la simulation par Éléments Discrets en utilisant le calcul parallèle à mémoire partagée pour des applications ferroviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and modeling deformation of the &amp;quot;Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Cocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Science and Technology for the Safeguard of Cultural Heritage in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain decomposition for granular dynamics: scalability issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Computational Mechanics - ECCM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1Dx2D model to simulate the hygromechanical response of panel paintings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of COST Action IE0601: Interaction between Wood Science and Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical mechanical study of a framing technique for cupping control of painted panels combining crossbars and springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wood Science for Preservation of Cultural Heritage: Mechanical and Biological Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Braga, Portugal. pp.S109-S117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Decomposition methods for granular dynamics using discrete elements and application to railway ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Meeting on Unilateral Problems in Structural Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Palmanova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code coupling for thermo-hygro-mechanical problems with application to wooden structures and painting supports of cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Computational Mechanics - ECCM2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A partitioning algorithm to couple diffusion and elasticity for the simulation of hygromechanical wood structures of Cultural Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th US National Congress on Computational Mechanics - USNCCM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Columbus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Morestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wooden Cultural Heritage: Evaluation of Deterioration and Management of Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de décomposition de domaine en dynamique granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France. pp.161-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two domain decomposition strategies for granular dynamics using discrete elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Boundary Problems, Applications to the fluid mechanics, friction and impact phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodeling taking into account fluid phasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Tissue Engineering - ICTE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leira, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two domain decomposition methods for granular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Contact Mechanics International Symposium (CMIS09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition de domaine en dynamique granulaire par éléments discrets et application au ballast ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Phuong Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Saussine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical noise of a 1550 nm fiber laser as an underwater acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keny Hey Tow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Noise and Fluctuations - ICNF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pisa, Italy. pp.379-386, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3140478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la mécanique à la conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journée DOCTISS de l'École Doctorale I2S Université Montpellier 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France. pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes en thermo-hygromécanique pour les panneaux peints en bois du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Congrès Français de Mécanique - CFM09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSCD (Non Smooth Contact Dynamics) État de l'art et points durs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CSMA Simulation numérique du contact en dynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical noise of a 1550 nm fiber laser as an underwater acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">second international conference on Optical Complex Systems - OCS 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical noise of a 1550 nm fiber laser as an underwater acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Orsal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keny Hey Tow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Unsolved Problems on Noise and Fluctuations in Physics, Biology \&amp; High Technology - UPoN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée éco-conception de l'Union des Professeurs de Génie Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Professeurs de Génie Mécanique, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un bras de robot PAR4 en matériau à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kergueme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique AMAC &amp; MECAMAT éco-matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale domain decomposition for the simulation of a non smooth structure, involving a numerical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Domain Decomposition Methods - DD18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Jerusalem, Israel. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02677-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale domain decomposition method for large structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual International Conference on Mechanical Engineering - ISME 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Kerman, Iran. 7 p. on CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de La Joconde : modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Conserver aujourd'hui : les vieillissements du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Feb 2007, Paris, France. pp.81-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de couplages de modèles multiphysiques par partitionnement, et multiéchelles par décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse mécanique par essais et simulations sur un objet unique : la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rencontre Nationale des Mécaniciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy featuring an interface between coupled physics: Application to thermo-poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference and IACM Special Interest Conference: Coupled problems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Ibiza, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale et numérique de la perméabilité de l'os cortical pour la modélisation du remodelage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cañadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wires and cables in some discrete structures of Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Eurosim Congress on Modelling and simulation (EuroSim2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Ljubljana, Slovenia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un navire à passagers avec une méthode de décomposition de domaine à plusieurs échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Giens, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale domain decomposition method for structural analysis of a passenger ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference: Marine 2007 - Computational Methods in Marine Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale domain decomposition method for structural analysis of a passenger ship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Methods in Marine Engineering, MARINE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement (hygro) mécanique de panneau de bois peints du patrimoine : la Joconde sauvée par la théorie de Griffith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du GIS Bois, Construction, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de bois de la Joconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous scientifiques du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the crack development risk in a painted panel with a numerical modelling: The case of Mona Lisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Working group meeting, COST Action IE0601 Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de décomposition de domaine multiéchelle pour les structures discrètes en mécanique non régulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale LATIN method adapted to discrete media involving diffuse non smoothness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Challenges in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa saved by the Griffith theory: Assessing the crack propagation risk in the wooden support of a panel painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Approach to Wood Structure, Behavior and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Firenze, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro strategy for ship structural analysis with FETI-DP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mobasher Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Cartraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Buannic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Computational Mechanics - Solids, Structures and Coupled Problems in Engineering (ECCM2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Superior Técnico, Lisbon, Jun 2006, Lisbon, Portugal. pp.598, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-5370-3_598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a domain decomposition coarse space on the numerical homogenization of a non smooth discrete system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International IUTAM symposium on Multiscale Problems in Multibody System Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some numerical strategies for nonsmooth systems involving numerous bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Thematic Conference on Advances in Computational Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multiéchelle des systèmes de tenségrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giens, France. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveurs de systèmes de complémentarité et application à la tenségrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique - CFM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Troyes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale nonsmooth analysis of tensegrity systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computation of Shell and Spatial Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Salzburg, Austria. 4 p. on CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for nonlinear aspects in multiphysics problems: Application to poroelasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Sciences - ICCS 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Cracovie, Poland. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25944-2_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for multiphysics problems involving nonlinear aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Eccomas Conference on Numerical Methods in Engineering (ECCOMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for multiphysics problems taking into account multiscale and nonlinear aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO advanced research workshop: Multi-physics and Multi-scale Computer Models in Non-linear Analysis and Optimal Design of Engineering Structures Under Extreme Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Bled, Slovenia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pure bending machine to identify the mechanical behaviour of thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Salerno, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonincremental and multiscale computational strategy for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th US National Congress on Computational Mechanics - USNCCM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Albuquerque, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de calcul pour les problèmes multiphysiques prenant en compte les aspects multiéchelles : application à la poroélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Giens, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nonsmooth analysis for numerical simulations of contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloquium Theoretical and Numerical Nonsmooth Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy for multiphysics problems involving multiscale aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Computational Plasticity - COMPLAS VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy suitable for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Computational Mechanics - WCCM V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vienna, Austria. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition method with Lagrange multipliers for the massively parallel solution of large-scale contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim-Frédéric Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lesoinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth World Congress on Computational Mechanics (WCCM V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy suitable for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiscale Computational Mechanics for Material and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational strategy suitable for multiphysics problems: A time multiscale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Néron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Computational Methods in Engineering - ACOMEN 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Liège, Belgium. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATIN strategy for coupled fluid-solid problems in the domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st MIT Conference on Computational Fluid and Solid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, United States. pp.1143-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur une stratégie de calcul multi-échelle pour l'analyse des structures composites : discrétisation et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Giens, France. pp.691-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATIN computational strategy for multiphysics problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard A. Schrefler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Computational Mechanics - ECCM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cracow, Poland. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale computational strategy including homogenization for highly heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eccomas Conference on Numerical Methods in Engineering - ECCOMAS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FETI-based algorithm for the iterative solution of unilateral contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solids Mechanics Conference - ESMC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques méthodes multi-échelles adaptées au calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Phi2AS Tendances Nouvelles en Calcul de Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro parallel computational strategy for highly heterogeneous structures: Performances and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solids Mechanics Conference - ESMC4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro computational strategy for analysing heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics - USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FETI-based algorithm for the iterative solution of unilateral contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics - USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de calcul micro-macro pour les structures hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Giens, France. pp.375-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale computational approach suitable for parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Munich, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-scale parallel strategy using a simplified structural analysis for the macro scale formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics - USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-incremental computational strategy for viscoplastic structures with unilateral contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th U.S. National Congress on Computational Mechanics USNCCM99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro computational strategy including homogenization for analysing heterogeneous structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multi-level approaches in domain decomposition for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euro-Conference on Parallel and Distributed Computing for Computational Mechanics - EURO-CM-PAR-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Sintra, Portugal. pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micro-macro approach for structural analysis on parallel architecture computers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Computational Mechanics - WCCM4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Buenos Aires, Argentina. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-level micro-macro approach in domain decomposition for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Domain Decomposition Methods - DD11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Greenwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel computing with a micro-macro approach for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Computational Methods in Engineering - ACOMEN 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Ghent, Belgium. pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche parallèle et multi-échelle en calcul des structures : exemples et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Giens, France. pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode des éléments finis : Développements récents adaptés au calcul de structures complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été Pratiques industrielles et pratiques de formation en CAO mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de Ressources en CFIAO, 1997, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level and parallel strategy for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Computational Plasticity, Computational Plasticity - Fundamentals and Applications - COMPLAS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Barcelone, Spain. pp.1790-1797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel and multi-level strategies for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Eccomas Conference on Numerical Methods in Engineering - ECCOMAS96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Paris, France. pp.599-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D structure assembly analysis with a modular approach suited to parallel computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Automotive Technology and Automation ISATA95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Stuttgart, Germany. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche modulaire pour l'analyse d'assemblages de structures tridimensionnelles. Application au contact avec frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">StruCoMe 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-échelles en calcul des structures pour ordinateur à architecture parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Strasbourg, France. pp.101-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel formulation and strategies in structural non-linear analysies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Euromech Solid Mechanics Conference - ESMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis pour la modélisation hygromécanique des panneaux de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chemier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Riparbelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Dionisi-Vici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Goli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Cluny, France. Actes des 7èmes Journées Scientifiques du GDR 3544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wooden structures and painting supports of cultural heritage with a code coupling for thermo-hygro-mechanical evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Modeling mechanical behavior of wooden cultural objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Kracow, Poland. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical model of bone remodelling sensitive to loading frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Malachanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Congress on Biomechanics - NACOB2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Ann Arbor, United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical study of painted panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Uzielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">meeting COST Action IE0601 WoodCultHer Wood Science for Conservation of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tervuren, Belgium. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of non smooth solvers for multicontact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shéhérazade Nineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montpellier, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Systèmes de Transmission de Puissance - Systèmes Mécaniques et Hydrauliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Science Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel domain decomposition solver suited to nonsmoooth mechanical problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Bercovier; Martin J. Gander; Ralf Kornhuber; Olof Widlund. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain Decomposition Methods in Science and Engineering XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Springer Verlag, pp.113-120, 2009, Lecture Notes in Computational Science and Engineering, 978-3-642-02676-8. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02677-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un panneau de peuplier : une modélisation mécanique de l'action du châssis-cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Mohen and M. Menu and B. Mottin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au coeur de La Joconde. Léonard de Vinci décodé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-53, 2007, 978-2-07011-833-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed domain decomposition approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Magoulès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesh Partitioning Techniques and Domain Decomposition Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Civil-Comp Press / Saxe-Coburg Publications, pp.293-320, 2007, Computational Science, Engineering &amp; Technology Series, 1874672296 978-1-874672-29-6. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/csets.17.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using nonsmooth analysis for numerical simulations of contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Alart, O. Maisonneuve, R.T. Rockafellar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonsmooth Mechanics and Analysis: Theoretical and Numerical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-207, 2006, Advances in Mechanics and Mathematics, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-29195-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure de principe du dispositif. Brevet n° EP1530709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Zudaire Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP1530709 (A2). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device and machine for pure bending test optionally alternating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Zudaire Rovira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2005241405. 2005, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé, dispositif et machine d'essai de flexion pure éventuellement alternée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Billardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2843633 (A1). 2004, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'erreur est-elle humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “An explicit dynamics framework suited to highly non-smooth interface behaviors”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Di Stasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïdem & workshop papier augmenté : exposition origami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origami : de la géométrie vers les mécanismes et l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de problèmes couplés multiphysiques par partitionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthode de couplage de modèles : transfert d'informations entre maillages incompatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de problèmes couplés par partitionnement : transfert d'informations entre maillages incompatibles et application à la thermoviscoélasticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of the Jacobi identity for continuum thermodynamics: application to thermo-visco-elastodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Georgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gravouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSA Lyon, CNRS, LaMCoS, UMR5259, 69621 Villeurbanne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des déformations liées aux opérations de baguage sur des pièces d'hélicoptère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crémona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Eurocopter. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission innovante pour cycles utilitaires – Modélisation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] LMGC. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromécanique des panneaux en bois et conservation du patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Franco-Italienne. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la conservation préventive des panneaux de bois peints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale et numérique du ballast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhang Radjai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] CC/LMGCDEA 2004/180304, SNCF Paris; LMGC. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de solutions pour l'optimisation du temps de calcul pour les applications granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Iceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SNCF/CNRS/UM2 numéro 0243373, SNCF Paris; LMGC. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FETI-based algorithm for the iterative solution of unilateral contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Farhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 229 / CU-CAS-00-08, LMT Cachan, ENS Cachan, Cachan; Center for Aerospace Structures, Colorado University, Boulder. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle stratégie de calcul parallèle et micro / macro en mécanique non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 188, LMT Cachan, ENS Cachan, Cachan. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation de stratégies parallèles en calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LMT Cachan, ENS Cachan, Cachan. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des caractéristiques intrinsèques de l'interface interlaminaire pour l'apparition et le développement du délaminage dans les structures composites stratifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 840/CNES/94/1406/00, CNES, 18 avenue Edouard Belin 31401 Toulouse. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test de comparaison des performances de calculateurs à architecture parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 185, LMT Cachan, ENS Cachan, Cachan. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche parallèle pour le calcul de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Champaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladevèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LMT Cachan, ENS Cachan, Cachan; CEA, CEA/DMT. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie sur une approche multiéchelles en décomposition de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 144, LMT Cachan, ENS Cachan, Cachan. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Approche Multi-échelles pour des Calculs de Structures sur Ordinateurs à Architecture Parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00083732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de calcul performantes pour les problèmes multiphysiques et le passage par le multiéchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Pierre et Marie Curie - Paris VI, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00083731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. Lyon, France. 2016, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01380149v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de résistance des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Résistance des Matériaux, Montpellier, France. 2010, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02185734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de dynamique et vibration mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Dynamique des solides - Vibrations des systèmes mécaniques, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02047369v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques appliquées à la conception par éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Montpellier, France. 2008, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00351713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanique des contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Mécanique des contacts, Cachan, France. 1999, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01447412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an optimal double-sided 3 x 3 checkerboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056537v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-Time IsoGeometric Analysis for nonlinear transient heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Cornejo Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Sangalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Tani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Elguedj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycle!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colored words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it relevant to talk about &amp;quot;mountain&amp;quot; and &amp;quot;valley&amp;quot; folds?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cavoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal iso-area 4 x 4 checkerboard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151659v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of geometric origami design with benefit of graph enumeration algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219814v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple analysis of mechanism controlability and application to compliant origami design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Optimal Polygon - Remarks About a General Construction and Application to Heptagon and Nonagon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Optimal Polygon - Application to the Pentagon Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid models for the simulation of displacements and stresses in lightweight gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2422, VDI Verlag, pp.315-328, 2023, 978-3-18-102422-5. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51202/9783181024225-315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matlabEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4258baeba85d0fccb8ec7ba3e1460a8b7164fca2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular origami of a spiked pentakis dodecahedron (almost)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Villeurbanne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId547"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="522D95E0"/>
+    <w:nsid w:val="9EA43DB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-dureisseix-dd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7935-8635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057474141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27202987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001785250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2197-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Georgette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03090-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrel-Fraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruy&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farg&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-025-00907-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Larousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Georges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02489-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Stasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146784v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-023-00680-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212569v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Homolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02021-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866579v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520930785" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889966v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Chu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01871-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyani Shankar Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skvortsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Macgillivray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Checo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.01.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.12.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cutuli Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bugnicourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0980-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1143465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kessissoglou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1143464" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Hager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Hetzler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034220" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pradier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032629" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giacoma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0067-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2015.1110865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.02.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.05.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.02.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.11.020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090097v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998116v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-014-0005-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4590" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3QX0R0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4578" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gioia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005601" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.04.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.06.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Iceta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.04.024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Phuong Hoang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687311v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.1.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689838v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0699-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3173" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645812v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-011-0020-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.429-443" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mobasher Amini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3872435227E80C7147B41CB40B56D54C17C76D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2091" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD863B8C28EF53F241E3B00594F401DC98392F6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.807-818" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buannic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v6.i3.40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141164v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2283" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77A9F433A04D8E70B08E72D0B4BDB86EE5B2B0BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325929v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.319-328" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bavestrello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27642951" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Schrefler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_79" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.622" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321779v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v1.i4.50" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141163v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vereecke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00313-X" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.349-362" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.274" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)00100-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322182v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)88647-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A5212F479E647492B05B3DF33084F4884E1CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690466" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/218/03014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321318v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050174" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.10511217" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321320v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215825v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229204v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorsch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312931v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731954v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661647v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156765v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717732v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723757v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730480v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723367v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282523v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147614v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362315v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899327v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437570v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587021v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Moukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.252" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407002v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213799v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239682v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239690v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079498v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085218v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01034277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_60" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945975v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301245v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863119v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863146v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805521v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776135v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945970v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805526v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Orsal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Ouarets" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994329" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592728v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502824v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502827v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413720v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413721v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413724v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505996v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keny Hey Tow" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140478" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826298v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722818v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325953v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Faye" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1Z3KBZBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325952v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320259v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322481v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325906v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322479v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572424v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008512v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321385v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321388v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301247v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_598" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321387v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321275v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325950v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325933v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325932v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325918v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321284v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325894v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321263v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325924v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321789v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325937v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lesoinne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321786v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321788v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321795v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322468v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321792v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998128v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322463v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321621v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322183v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321756v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322475v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322455v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321770v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321327v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322453v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322448v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321759v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322184v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321764v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384403v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321769v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321325v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321322v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321382v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321383v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502831v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325962v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325934v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321303v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/construction-mecanique/les-systemes-de-transmission-de-puissance-systemes-mecaniques-et-hydrauliques/calloch/hermes-science-publications/livre/9782746206694" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416179v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325949v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.17.12" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320246v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_17" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4256866D11AE264AE8679B60281625D3E47089D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321312v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Zudaire Rovira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321315v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321309v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815030v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693281v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591463v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998124v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572242v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572566v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572565v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223598v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301265v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;mona" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301264v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301263v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301259v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301260v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301256v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301258v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301252v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301253v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301251v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301250v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083732v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083731v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01380149v5" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02185734v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047369v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00351713v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01447412v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056537v2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414330v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242179v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919177v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151659v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219814v4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370551v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246939v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246941v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237936v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181024225-315" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647638v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4258baeba85d0fccb8ec7ba3e1460a8b7164fca2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04994480v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-dureisseix-dd" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7935-8635" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057474141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27202987" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000001785250" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2197-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Georgette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-03090-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrel-Fraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruy&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velex" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farg&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-025-00907-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Larousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Georges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02489-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Stasio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104411" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146784v5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.11611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-023-00680-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Bhattacharyya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212569v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Homolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02021-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889966v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Chu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01871-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866579v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789520930785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105320" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyani Shankar Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Skvortsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Macgillivray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070567v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Checo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Raisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.01.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.12.032" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirschler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dureisseix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Elguedj" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112578" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063069v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-019-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cutuli Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bugnicourt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sainsot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius Lubrecht" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-017-0980-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marburg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1143465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pradier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cavoret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032629" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kessissoglou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2016.1143464" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Hager" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Hetzler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4031064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034220" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Giacoma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0067-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349905v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2015.1110865" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.02.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171181v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.06.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169965v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Tannous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Torkhani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.05.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.11.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rochette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.02.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.07.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998116v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visseq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-014-0005-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4590" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Biboulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Lubrecht" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.12.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3QX0R0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4578" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gioia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Motro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005601" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mazzanti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2012.04.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Iceta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.04.024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Phuong Hoang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714723" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2011.06.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689838v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0699-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.27.1.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3173" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645812v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-011-0020-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Malachanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537853v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kergueme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.429-443" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mobasher Amini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3872435227E80C7147B41CB40B56D54C17C76D63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.05.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2007.09.028" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322483v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2091" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD863B8C28EF53F241E3B00594F401DC98392F6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.807-818" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Buannic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.06.020" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v6.i3.40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141164v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Nineb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2283" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77A9F433A04D8E70B08E72D0B4BDB86EE5B2B0BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325929v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.15.319-328" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bavestrello" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.02.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/27642951" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard A. Schrefler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_79" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321790v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.622" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141163v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vereecke" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(03)00313-X" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321779v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v1.i4.50" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.11.349-362" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calloch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Farhat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.140" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.274" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322181v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380815v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2139(00)00100-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322182v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1287-4620(00)88647-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A5212F479E647492B05B3DF33084F4884E1CA67/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1998.11690466" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/218/03014" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325963v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321318v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004660050174" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321329v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1996.10511217" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321320v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215825v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280678v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gagnaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280658v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo-Fuentes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Sangalli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Tani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorsch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Renard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pozzolini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613835v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610879v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Eduardo Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731954v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604058v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661647v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280620v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419906v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guerder" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120930v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156765v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419860v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cornejo Fuentes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717732v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723757v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730480v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844192v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777550v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723367v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131316v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282523v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147614v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362315v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844768v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809575v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437570v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587021v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Moukadiri" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.252" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407002v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213799v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239682v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214102v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239690v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222596v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079498v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085218v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01034277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_60" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945975v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301245v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863119v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998122v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863146v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301242v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805521v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Raducanu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945970v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934949v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805526v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Orsal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Ouarets" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Vacher" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2011.5994329" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592843v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945958v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi Vici" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1021.1525" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592728v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945943v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502824v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544136v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502827v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417483v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413720v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505996v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413721v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416178v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413724v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keny Hey Tow" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140478" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826298v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413723v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722818v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325960v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325953v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. Faye" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384406v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945902v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02677-5_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1Z3KBZBK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325952v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998133v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321384v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321389v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322472v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320259v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laniel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322481v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322479v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008512v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546426v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572424v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321385v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321388v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301247v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322180v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-5370-3_598" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321387v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321275v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325933v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325950v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325932v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325911v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325918v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321284v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325894v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325924v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321263v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321789v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325937v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim-Fr&#233;d&#233;ric Traore" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lesoinne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321786v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321788v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321795v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322468v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321792v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321621v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998128v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322469v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322183v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321756v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321770v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322455v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322475v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mo&#235;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321327v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322453v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322448v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321759v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321760v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322184v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321764v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384403v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321769v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321325v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321322v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321382v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321383v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131727v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montaigne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chemier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502831v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325962v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325958v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325934v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321303v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/construction-mecanique/les-systemes-de-transmission-de-puissance-systemes-mecaniques-et-hydrauliques/calloch/hermes-science-publications/livre/9782746206694" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416179v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321627v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325949v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.17.12" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320246v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29195-4_17" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4256866D11AE264AE8679B60281625D3E47089D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321312v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Zudaire Rovira" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321315v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321309v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815030v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693281v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dumont" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591463v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998124v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572242v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572566v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572565v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223598v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301265v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cr&#233;mona" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Poulain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301264v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301263v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796829v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301259v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301260v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301256v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301255v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301252v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301258v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301253v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301251v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301250v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083732v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083731v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01380149v5" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02185734v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02047369v2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00351713v2" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01447412v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056537v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038710v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414330v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242179v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919177v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151659v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219814v4" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370551v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246939v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246941v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237936v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51202/9783181024225-315" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647638v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4258baeba85d0fccb8ec7ba3e1460a8b7164fca2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04994480v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>