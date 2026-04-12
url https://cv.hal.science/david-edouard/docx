--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -368,447 +368,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas–Liquid Mass Transfer Intensification for Selective Alkyne Semi-Hydrogenation with an Advanced Elastic Catalytic Foam-Bed Reactor</w:t>
+                <w:t xml:space="preserve">Antimicrobial foam-filter based on commercial support coated with polydopamine and silver nanoparticles for water treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Fayad</w:t>
+                <w:t xml:space="preserve">Mathis Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Michaud</w:t>
+                <w:t xml:space="preserve">Delphine Mouniee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Peng</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ritleng</w:t>
+                <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (6), pp.132. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.103468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids9060132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2023.103468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648364v1</w:t>
+                <w:t xml:space="preserve">hal-04395650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial foam-filter based on commercial support coated with polydopamine and silver nanoparticles for water treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoreactor based on original catalytic foam-filter for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Larrieu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Kamal Rekab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2023.103468⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 500, pp.157166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.157166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395650v1</w:t>
+                <w:t xml:space="preserve">hal-04769609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoreactor based on original catalytic foam-filter for wastewater treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Gas–Liquid Mass Transfer Intensification for Selective Alkyne Semi-Hydrogenation with an Advanced Elastic Catalytic Foam-Bed Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Rekab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Blaha</w:t>
+                <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 500, pp.157166. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.157166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids9060132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769609v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented continuous elastic foam-bed reactor for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,64 +937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Birba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Rekab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23, pp.101618. </w:t>
@@ -1045,77 +1045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient bio‐inspired catalytic tool for hydrogen release at room temperature from a stable borohydride solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Birba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1160,261 +1160,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Milli-Reactor filled with open cell foam supported Pt nanoparticles for a three-phase catalytic system.</w:t>
+                <w:t xml:space="preserve">An intensification of the CO2 methanation reaction: Effect of carbon nanofiber network on the hydrodynamic, thermal and catalytic properties of reactors filled with open cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
+                <w:t xml:space="preserve">Myriam Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousef Swesi</w:t>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01438⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137213v1</w:t>
+                <w:t xml:space="preserve">hal-02137099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intensification of the CO2 methanation reaction: Effect of carbon nanofiber network on the hydrodynamic, thermal and catalytic properties of reactors filled with open cell foams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platelet Milli-Reactor filled with open cell foam supported Pt nanoparticles for a three-phase catalytic system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Romero</w:t>
+                <w:t xml:space="preserve">Thanh-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
+                <w:t xml:space="preserve">Yousef Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 195, pp.271-280. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137099v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of polydopamine on polyurethane open cell foams to design soft structured supports for molecular catalysts</w:t>
               </w:r>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Mendez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of dye with carbon media supported on polyurethane open cell foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissa Bouzeggane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiyu Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ponzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Progress &amp; Sustainable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (2), pp.329-335. </w:t>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminum Open Cell Foams as Efficient Supports for Carbon Dioxide Methanation Catalysts: Pilot-Scale Reaction Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bengaouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,51 +1837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Geffraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Technology and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (11), pp.2078 - 2085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2130,334 +2130,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open cell foam catalysts for CO 2 methanation: Presentation of coating procedures and in situ exothermicity reaction study by infrared thermography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Polydopamine-coated open cell polyurethane foams as an inexpensive, flexible yet robust catalyst support: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyet Trang Thanh Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dintzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (25), pp.4691 - 4693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc00847j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896579v1</w:t>
+                <w:t xml:space="preserve">hal-01896584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydopamine-coated open cell polyurethane foams as an inexpensive, flexible yet robust catalyst support: a proof of concept</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Open cell foam catalysts for CO 2 methanation: Presentation of coating procedures and in situ exothermicity reaction study by infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (25), pp.4691 - 4693. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273, pp.83 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc00847j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896584v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of structured cellular foam-based catalysts for low-temperature carbon dioxide methanation in a platelet milli-reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cecile Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (3), pp.283 - 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2543,51 +2543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Nguyen-Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 469, pp.81 - 88. </w:t>
@@ -2880,173 +2880,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-Doped Carbon Nanotubes as a Highly Active Metal-Free Catalyst for Selective Oxidation</w:t>
+                <w:t xml:space="preserve">Co–Ru/SiC impregnated with ethanol as an effective catalyst for the Fischer–Tropsch synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+                <w:t xml:space="preserve">Benoit de Tymowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+                <w:t xml:space="preserve">Yuefeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+                <w:t xml:space="preserve">Christian Mény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.102-108. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419-420, pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.201100276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137120v1</w:t>
+                <w:t xml:space="preserve">hal-02137122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial Dispersion Based on the Residence Time Distribution Curves in a Millireactor Filled with β-SiC Foam Catalyst</w:t>
               </w:r>
@@ -3130,1644 +3130,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co–Ru/SiC impregnated with ethanol as an effective catalyst for the Fischer–Tropsch synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residence time distribution, axial liquid dispersion and dynamic–static liquid mass transfer in trickle flow reactor containing β-SiC open-cell foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Truong-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Tymowski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185-186, pp.294-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137122v1</w:t>
+                <w:t xml:space="preserve">hal-02137124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence time distribution, axial liquid dispersion and dynamic–static liquid mass transfer in trickle flow reactor containing β-SiC open-cell foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tri Truong-Huu</w:t>
+                <w:t xml:space="preserve">Nitrogen-Doped Carbon Nanotubes as a Highly Active Metal-Free Catalyst for Selective Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Huu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 185-186, pp.294-299. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.102-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.01.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137124v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon carbide foam composite containing cobalt as a highly selective and re-usable Fischer-Tropsch synthesis catalyst</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effective thermal conductivity for “slim” and “fat” foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (6), pp.1646-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137145v1</w:t>
+                <w:t xml:space="preserve">hal-02137139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Dispersion in Liquid Upflow through Solid SiC Foams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+                <w:t xml:space="preserve">A predictive model based on tortuosity for pressure drop estimation in ‘slim’ and ‘fat’ foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouane Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie1017942⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (20), pp.4771-4779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930914v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucky paper with improved mechanical stability made from vertically aligned carbon nanotubes for desulfurization process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kambiz Chizari</w:t>
+                <w:t xml:space="preserve">Radial Dispersion in Liquid Upflow through Solid SiC Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schweich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.04.042⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (8), pp.4329 - 4334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie1017942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137144v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive model based on tortuosity for pressure drop estimation in ‘slim’ and ‘fat’ foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+                <w:t xml:space="preserve">Bucky paper with improved mechanical stability made from vertically aligned carbon nanotubes for desulfurization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.06.040⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (1-2), pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137142v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective thermal conductivity for “slim” and “fat” foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methanol dehydration to dimethyl ether in a platelet milli-reactor filled with H-ZSM5/SiC foam catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seetharamulu Podila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Lam Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.12372⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409-410, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137139v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol dehydration to dimethyl ether in a platelet milli-reactor filled with H-ZSM5/SiC foam catalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Silicon carbide foam composite containing cobalt as a highly selective and re-usable Fischer-Tropsch synthesis catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Dreibine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Tymowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seetharamulu Podila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dinh Lam Nguyen</w:t>
+                <w:t xml:space="preserve">Fabrice Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 409-410, pp.113-121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 397 (1-2), pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.09.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137130v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective thermal properties of solid foam beds: Experimental and estimated temperature profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tri Truong Huu</w:t>
+                <w:t xml:space="preserve">Catalytic growth of silicon carbide composite with nanoscopic properties and enhanced oxidative resistance as catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Pham Huu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 385 (1-2), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.04.033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925334v1</w:t>
+                <w:t xml:space="preserve">hal-02137146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A photocatalytic treatment of Legionella pneumophila bacteria contaminated airflows through three-dimensional solid foam structured photocatalytic reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Begin</w:t>
+                <w:t xml:space="preserve">High surface-to-volume hybrid platelet reactor filled with catalytically grown vertically aligned carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.013⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (1-2), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137159v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High surface-to-volume hybrid platelet reactor filled with catalytically grown vertically aligned carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Romero</w:t>
+                <w:t xml:space="preserve">UV-A photocatalytic treatment of Legionella pneumophila bacteria contaminated airflows through three-dimensional solid foam structured photocatalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Hajiesmaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lâm Nguyen</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137156v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic growth of silicon carbide composite with nanoscopic properties and enhanced oxidative resistance as catalyst support</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+                <w:t xml:space="preserve">The effective thermal properties of solid foam beds: Experimental and estimated temperature profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Luck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schweich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 385 (1-2), pp.52-61. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (19-20), pp.3807 - 3816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.06.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137146v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drop measurements and hydrodynamic model description of SiC foam composites decorated with SiC nanofiber</w:t>
               </w:r>
@@ -4779,77 +4779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Vanhaecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 141 (3-4), pp.403-408. </w:t>
@@ -4938,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Jacques Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5045,77 +5045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structure and thermal properties of a Fischer Tropsch catalyst in a fixed bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Dreibine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,77 +5204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more realistic modeling of solid foam: Use of the pentagonal dodecahedron geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Truong-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5327,513 +5327,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and multiphase flow models in solid SiC foam beds</w:t>
+                <w:t xml:space="preserve">Pressure drop modeling on SOLID foam: State-of-the art correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pham-Huu Cuong</w:t>
+                <w:t xml:space="preserve">Francis Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.11594⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 144 (2), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137205v1</w:t>
+                <w:t xml:space="preserve">hal-02137178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D SiC decoration of SiC macroscopic shapes for filtration devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurements and multiphase flow models in solid SiC foam beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham-Huu Cuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (39), pp.4654. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (11), pp.2823-2832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b806785f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.11594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137175v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure drop modeling on SOLID foam: State-of-the art correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D SiC decoration of SiC macroscopic shapes for filtration devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vanhaecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 144 (2), pp.299-311. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (39), pp.4654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2008.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b806785f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137178v1</w:t>
+                <w:t xml:space="preserve">hal-02137175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drop measurements and modeling on SiC foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Savin-Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5890,364 +5890,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of gas phase in the deposition dynamics of fine particles in trickle-bed reactors</w:t>
+                <w:t xml:space="preserve">Observer design for particle size distribution in emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Iliuta</w:t>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fai¨çal Larachi</w:t>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61 (12), pp.3875-3884. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (1), pp.282-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.10602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137185v1</w:t>
+                <w:t xml:space="preserve">hal-02137194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear soft-sensors design for unsteady-state VOC afterburners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fissore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52 (1), pp.282-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.10602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for particle size distribution in emulsion polymerization</w:t>
+                <w:t xml:space="preserve">Role of gas phase in the deposition dynamics of fine particles in trickle-bed reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Iliuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fai¨çal Larachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.10602⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (12), pp.3875-3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137194v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability of ECT for quantitative and qualitative characterization of trickle-bed flow dynamics subject to filtration conditions</w:t>
               </w:r>
@@ -6356,226 +6356,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer based multivariable control of a catalytic reverse flow reactor: comparison between LQR and MPC approaches</w:t>
+                <w:t xml:space="preserve">Observer Design for Particle Size Distribution in Emulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (12), pp.3167-3185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091715v2</w:t>
+                <w:t xml:space="preserve">hal-00358748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Particle Size Distribution in Emulsion Polymerization</w:t>
+                <w:t xml:space="preserve">Observer based multivariable control of a catalytic reverse flow reactor: comparison between LQR and MPC approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (4), pp.851-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2004.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358748v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6632,51 +6632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kelber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6720,77 +6720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de modification des proprietes de surface de mousses cellulaires elastomeres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ritleng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyet Trang Thanh Chau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Unknown Region, Patent n° : WO2016012689. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7065,51 +7065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9060132" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rekab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bornette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji H.More" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478750v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101618" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Khouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05379D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Geffraye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zenner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00847j" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong-Huu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.09.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD8GRVGJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHPLJBG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.02.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMWB5F4L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Chizari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deneuve" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100276" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9DAF96AE79F48CE03FDD4F946C1E818FA7112E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Tymowski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.01.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V49T5L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Huu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.01.045" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QV15T3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137145v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dreibine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.02.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNL5D1F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong Huu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1017942" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.04.042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5NCB1KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouane Ahmed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.06.040" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF8MVLGP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137139v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12372" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTBF5DW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetharamulu Podila" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.09.035" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Huu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Luck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.04.033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM7V031X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Hajiesmaili" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D5QX2WF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7070D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.06.043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XGSRH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanhaecke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNW50DF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Jacques Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.10.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSB5WMW1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VDSLKV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01934603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.08.028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXG3SRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbodji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Huu Cuong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11594" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK2L1TZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806785f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FB97453E9DCB1769141FD282E2CE9E987DCAD66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137178v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.06.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V289DG1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Savin-Poncet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.03.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WHZHTP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iliuta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#168;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJ2MBL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fissore" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barresi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10602" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tibirna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GLX2KCS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kelber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham-Huu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rekab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9060132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bornette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji H.More" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478750v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101618" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Khouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05379D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Geffraye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zenner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00847j" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong-Huu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.09.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD8GRVGJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHPLJBG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.02.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMWB5F4L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Tymowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.01.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V49T5L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Huu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.01.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QV15T3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Chizari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deneuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9DAF96AE79F48CE03FDD4F946C1E818FA7112E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12372" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTBF5DW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouane Ahmed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.06.040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF8MVLGP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong Huu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1017942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.04.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5NCB1KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetharamulu Podila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.09.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dreibine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.02.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNL5D1F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.06.043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XGSRH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7070D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Hajiesmaili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D5QX2WF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Huu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Luck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.04.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM7V031X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanhaecke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNW50DF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Jacques Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.10.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSB5WMW1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VDSLKV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01934603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.08.028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXG3SRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.06.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V289DG1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbodji" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Huu Cuong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11594" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK2L1TZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806785f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FB97453E9DCB1769141FD282E2CE9E987DCAD66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Savin-Poncet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.03.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WHZHTP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fissore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barresi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iliuta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#168;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJ2MBL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tibirna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GLX2KCS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kelber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham-Huu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>