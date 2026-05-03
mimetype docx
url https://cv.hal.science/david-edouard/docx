--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2880,307 +2880,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co–Ru/SiC impregnated with ethanol as an effective catalyst for the Fischer–Tropsch synthesis</w:t>
+                <w:t xml:space="preserve">Axial Dispersion Based on the Residence Time Distribution Curves in a Millireactor Filled with β-SiC Foam Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Tymowski</w:t>
+                <w:t xml:space="preserve">Meryem Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuefeng Liu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (46), pp.15011-15017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie3017829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137122v1</w:t>
+                <w:t xml:space="preserve">hal-02137113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial Dispersion Based on the Residence Time Distribution Curves in a Millireactor Filled with β-SiC Foam Catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co–Ru/SiC impregnated with ethanol as an effective catalyst for the Fischer–Tropsch synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Tymowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuefeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Saber</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 419-420, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie3017829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence time distribution, axial liquid dispersion and dynamic–static liquid mass transfer in trickle flow reactor containing β-SiC open-cell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Truong-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,509 +3405,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective thermal conductivity for “slim” and “fat” foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial Dispersion in Liquid Upflow through Solid SiC Foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Truong Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.12372⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (8), pp.4329 - 4334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie1017942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137139v1</w:t>
+                <w:t xml:space="preserve">hal-01930914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive model based on tortuosity for pressure drop estimation in ‘slim’ and ‘fat’ foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+                <w:t xml:space="preserve">Bucky paper with improved mechanical stability made from vertically aligned carbon nanotubes for desulfurization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kambiz Chizari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 400 (1-2), pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.04.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.06.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02137142v1</w:t>
+                <w:t xml:space="preserve">hal-02137144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Dispersion in Liquid Upflow through Solid SiC Foams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+                <w:t xml:space="preserve">A predictive model based on tortuosity for pressure drop estimation in ‘slim’ and ‘fat’ foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouane Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie1017942⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (20), pp.4771-4779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930914v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucky paper with improved mechanical stability made from vertically aligned carbon nanotubes for desulfurization process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effective thermal conductivity for “slim” and “fat” foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 400 (1-2), pp.230-237. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (6), pp.1646-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.04.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.12372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137144v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol dehydration to dimethyl ether in a platelet milli-reactor filled with H-ZSM5/SiC foam catalyst</w:t>
               </w:r>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Dreibine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Tymowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,547 +4167,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic growth of silicon carbide composite with nanoscopic properties and enhanced oxidative resistance as catalyst support</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-A photocatalytic treatment of Legionella pneumophila bacteria contaminated airflows through three-dimensional solid foam structured photocatalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pham</w:t>
+                <w:t xml:space="preserve">Sébastien Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabnam Hajiesmaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Begin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.06.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.372-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137146v1</w:t>
+                <w:t xml:space="preserve">hal-02137159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High surface-to-volume hybrid platelet reactor filled with catalytically grown vertically aligned carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lâm Nguyen</w:t>
+                <w:t xml:space="preserve">Catalytic growth of silicon carbide composite with nanoscopic properties and enhanced oxidative resistance as catalyst support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 385 (1-2), pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02137156v1</w:t>
+                <w:t xml:space="preserve">hal-02137146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A photocatalytic treatment of Legionella pneumophila bacteria contaminated airflows through three-dimensional solid foam structured photocatalytic reactors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Begin</w:t>
+                <w:t xml:space="preserve">High surface-to-volume hybrid platelet reactor filled with catalytically grown vertically aligned carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Janowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 175 (1-3), pp.372-381. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 150 (1-2), pp.133-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2009.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137159v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effective thermal properties of solid foam beds: Experimental and estimated temperature profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Truong Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (19-20), pp.3807 - 3816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4747,388 +4747,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure drop measurements and hydrodynamic model description of SiC foam composites decorated with SiC nanofiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fe2O3/β-SiC : A new high efficient catalyst for the selective oxidation of H2S into elemental sulfur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Vanhaecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Pham</w:t>
+                <w:t xml:space="preserve">Marc-Jacques Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 141 (3-4), pp.403-408. </w:t>
+              <w:t xml:space="preserve">, 2009, 141 (3-4), pp.397-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137165v1</w:t>
+                <w:t xml:space="preserve">hal-02137163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe2O3/β-SiC : A new high efficient catalyst for the selective oxidation of H2S into elemental sulfur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Nguyen</w:t>
+                <w:t xml:space="preserve">Pressure drop measurements and hydrodynamic model description of SiC foam composites decorated with SiC nanofiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mario Nhut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Svetlana Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vanhaecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Jacques Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 141 (3-4), pp.397-402. </w:t>
+              <w:t xml:space="preserve">, 2009, 141 (3-4), pp.403-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2008.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137163v1</w:t>
+                <w:t xml:space="preserve">hal-02137165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structure and thermal properties of a Fischer Tropsch catalyst in a fixed bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Dreibine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5230,51 +5230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham-Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5456,315 +5456,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and multiphase flow models in solid SiC foam beds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1D SiC decoration of SiC macroscopic shapes for filtration devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Vanhaecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.11594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (39), pp.4654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b806785f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137205v1</w:t>
+                <w:t xml:space="preserve">hal-02137175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D SiC decoration of SiC macroscopic shapes for filtration devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurements and multiphase flow models in solid SiC foam beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Mbodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham-Huu Cuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (39), pp.4654. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (11), pp.2823-2832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b806785f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.11594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137175v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure drop measurements and modeling on SiC foams</w:t>
               </w:r>
@@ -5776,51 +5776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Pham Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,364 +5890,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00150628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for particle size distribution in emulsion polymerization</w:t>
+                <w:t xml:space="preserve">Role of gas phase in the deposition dynamics of fine particles in trickle-bed reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+                <w:t xml:space="preserve">Ion Iliuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+                <w:t xml:space="preserve">Fai¨çal Larachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 52 (1), pp.282-291. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (12), pp.3875-3884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.10602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137194v1</w:t>
+                <w:t xml:space="preserve">hal-02137185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear soft-sensors design for unsteady-state VOC afterburners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer design for particle size distribution in emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Barresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52 (1), pp.282-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.10602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091558v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of gas phase in the deposition dynamics of fine particles in trickle-bed reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear soft-sensors design for unsteady-state VOC afterburners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fissore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fai¨çal Larachi</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hammouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2006.01.031⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 52 (1), pp.282-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.10602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137185v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability of ECT for quantitative and qualitative characterization of trickle-bed flow dynamics subject to filtration conditions</w:t>
               </w:r>
@@ -6375,64 +6375,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Design for Particle Size Distribution in Emulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51 (12), pp.3167-3185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6483,51 +6483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hammouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (4), pp.851-865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7065,51 +7065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rekab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9060132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bornette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji H.More" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478750v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101618" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Khouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05379D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Geffraye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zenner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00847j" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong-Huu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.09.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD8GRVGJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHPLJBG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.02.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMWB5F4L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Tymowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.01.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V49T5L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017829" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Huu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.01.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QV15T3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Chizari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deneuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9DAF96AE79F48CE03FDD4F946C1E818FA7112E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12372" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTBF5DW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouane Ahmed" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.06.040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF8MVLGP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930914v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong Huu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1017942" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.04.042" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5NCB1KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetharamulu Podila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.09.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dreibine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.02.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNL5D1F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137146v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.06.043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XGSRH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7070D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Hajiesmaili" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D5QX2WF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Huu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Luck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.04.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM7V031X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanhaecke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNW50DF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Jacques Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.10.047" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSB5WMW1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VDSLKV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01934603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.08.028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXG3SRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.06.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V289DG1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbodji" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Huu Cuong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11594" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK2L1TZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806785f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FB97453E9DCB1769141FD282E2CE9E987DCAD66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Savin-Poncet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.03.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WHZHTP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10602" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fissore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barresi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137185v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iliuta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#168;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJ2MBL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tibirna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GLX2KCS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kelber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham-Huu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Larrieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouniee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2023.103468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rekab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.157166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fayad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Michaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Peng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ritleng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9060132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bornette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rautu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahaji H.More" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Leonardo Martinez Mendez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478750v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ponzio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Birba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101618" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jierry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.5702" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Romero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01438" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Khouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Favier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05379D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefebvre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Bouzeggane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2017.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiyu Mao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ep.12944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896611v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bengaouer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Geffraye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201700188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896578v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.11.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896116v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zenner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.11.129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pardieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyet Trang Thanh Chau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dintzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc00847j" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2016.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.01.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Truong-Phuoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong-Huu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Nguyen-Dinh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.09.032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD8GRVGJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belkadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.10.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSHPLJBG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.02.066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMWB5F4L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Saber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham-Huu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3017829" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Tymowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuefeng Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.01.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V49T5L9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Huu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.01.045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QV15T3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kambiz Chizari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deneuve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100276" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9DAF96AE79F48CE03FDD4F946C1E818FA7112E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Truong Huu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1017942" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Janowska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.04.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5NCB1KP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouane Ahmed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.06.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF8MVLGP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137139v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12372" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RTBF5DW2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetharamulu Podila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Lam Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.09.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lacroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Dreibine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vigneron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.02.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNL5D1F8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137159v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Josset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabnam Hajiesmaili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.10.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D5QX2WF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pham" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.06.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9XGSRH6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.09.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7070D4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925334v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Pham Huu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Luck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.04.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM7V031X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mario Nhut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Jacques Ledoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.10.047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSB5WMW1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ivanova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Vanhaecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2008.06.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNW50DF6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.07.058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VDSLKV9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01934603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.08.028" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTXG3SRF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2008.06.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V289DG1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137175v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b806785f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FB97453E9DCB1769141FD282E2CE9E987DCAD66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mbodji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham-Huu Cuong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11594" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TK2L1TZS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150628v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Savin-Poncet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2007.03.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5WHZHTP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Iliuta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#168;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJ2MBL1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137194v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10602" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fissore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barresi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137188v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Tibirna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Larachi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2005.10.010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GLX2KCS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091715v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2004.09.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177423v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefebvre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kelber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917591v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pham-Huu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>