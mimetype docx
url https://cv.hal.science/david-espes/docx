--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1035,252 +1035,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost High-Tech Robotics for Ambient Assisted Living: From Experiments to a Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Low Cost Web Controlled Mobile Robot for Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3-4), pp.288-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224459v1</w:t>
+                <w:t xml:space="preserve">hal-01253526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low Cost Web Controlled Mobile Robot for Ambient Assisted Living</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Cost High-Tech Robotics for Ambient Assisted Living: From Experiments to a Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.455 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jisys-2015-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253526v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-layer MAC and routing protocol based on slotted Aloha for Wireless Sensor Networks</w:t>
               </w:r>
@@ -1530,412 +1530,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+                <w:t xml:space="preserve">José Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+                <w:t xml:space="preserve">Káthia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, France. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544424v1</w:t>
+                <w:t xml:space="preserve">hal-05498080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Therrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Filho</w:t>
+                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Káthia Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Porto, France. pp.517-524, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, United States. pp.1027-1034, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498080v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
               </w:r>
@@ -2140,537 +2140,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SECL: A Zero-Day Attack Detector and Classifier based on Contrastive Learning and Strong Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733890v1</w:t>
+                <w:t xml:space="preserve">hal-04792982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Allão</w:t>
+                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544407v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Arequipa, Peru. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544397v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECL: A Zero-Day Attack Detector and Classifier based on Contrastive Learning and Strong Regularization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2042-2046</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792982v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
               </w:r>
@@ -2780,826 +2780,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Alem</w:t>
+                <w:t xml:space="preserve">Sherlon da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159580v1</w:t>
+                <w:t xml:space="preserve">hal-04159571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Solution for Handling Safety and Cybersecurity Interdependency in NFV Safety Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionysia Varvarigou</w:t>
+                <w:t xml:space="preserve">Explainability-based Metrics to Help Cyber Operators Find and Correct Misclassified Cyberattacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Bersano</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Ambient Systems, Networks and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT 2023: The 19th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3630050.3630079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159581v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security policy architecture for 5G Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Koribeche</w:t>
+                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Morin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network of the Future (NoF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159569v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Ontology-based Solution for Handling Safety and Cybersecurity Interdependency in NFV Safety Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysia Varvarigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bersano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">14th International Conference on Ambient Systems, Networks and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159573v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Security policy architecture for 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Koribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Facteurs Organisationnels et Humains : un nouveau regard pour la cybersécurité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF Lab, Mar 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Network of the Future (NoF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154643v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Séminaire « Facteurs Organisationnels et Humains : un nouveau regard pour la cybersécurité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Lab, Mar 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159571v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainability-based Metrics to Help Cyber Operators Find and Correct Misclassified Cyberattacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2023: The 19th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484785v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3676,51 +3676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,377 +3787,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Cyber Informedness: A New Metric using CVSS to Increase Trust in Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICC 2023: European Interdisciplinary Cybersecurity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stavanger, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3590777.3590786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159551v1</w:t>
+                <w:t xml:space="preserve">hal-04159578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Informedness: A New Metric using CVSS to Increase Trust in Intrusion Detection Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICC 2023: European Interdisciplinary Cybersecurity Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3590777.3590786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159578v1</w:t>
+                <w:t xml:space="preserve">hal-04159551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Burguin</w:t>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185952v1</w:t>
+                <w:t xml:space="preserve">hal-03536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Anomaly Detection and Monitoring of Industry 4.0 by Drones</w:t>
               </w:r>
@@ -4241,148 +4254,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Burguin</w:t>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536522v1</w:t>
+                <w:t xml:space="preserve">hal-04185952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Visualization tools for Cyberattack Detection</w:t>
               </w:r>
@@ -4825,737 +4825,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semih Ince</w:t>
+                <w:t xml:space="preserve">New Wrapper Feature Selection Algorithm for Anomaly-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Santoro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Leicester, United Kingdom. </w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.3-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3492323.3495635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606350v1</w:t>
+                <w:t xml:space="preserve">hal-04162050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salwa Alem</w:t>
+                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_16⟩</w:t>
+              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158736v1</w:t>
+                <w:t xml:space="preserve">hal-04162049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Value Iteration, Policy Iteration and Q-Learning for solving Decision-Making problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Impacts of Service Decomposition Models on Security Attributes: A Case Study with 5G Network Repository Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanay Behrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Cyber-Security Threats, Trust and Privacy management in Software-defined and Virtualized Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269525v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Service Decomposition Models on Security Attributes: A Case Study with 5G Network Repository Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shanay Behrad</w:t>
+                <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Cyber-Security Threats, Trust and Privacy management in Software-defined and Virtualized Infrastructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.273-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159594v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Wrapper Feature Selection Algorithm for Anomaly-Based Intrusion Detection Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Kherbache</w:t>
+                <w:t xml:space="preserve">Comparison of Value Iteration, Policy Iteration and Q-Learning for solving Decision-Making problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Amroun</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations and Practice of Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162050v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Smine</w:t>
+                <w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+              <w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Leicester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3492323.3495635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162049v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced approach of the K-means clustering for Anomaly-based intrusion detection systems</w:t>
               </w:r>
@@ -5662,64 +5662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IFIP Annual Conference on Data and Applications Security and Privacy (DBSec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Regensburg, Germany. pp.100-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5904,77 +5904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Network of the Future (NoF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t>
@@ -6003,103 +6003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Intrusion Detection System in Industry 4.0 Based on ISA95 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ACS 16th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, Saudi Arabia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6172,51 +6172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Networks and Communications (EuCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.144-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,64 +6289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence C&amp;ESAR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
@@ -6369,615 +6369,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Autret</w:t>
+                <w:t xml:space="preserve">wirelessOrBAC: Towards an access-control-based IDS for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nana</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Communication and Network Security (ICCNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687649v1</w:t>
+                <w:t xml:space="preserve">hal-01872439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Segmentation Method for Integrated ICS (Short Paper)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
+                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhuang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PST 2017 : 15th Annual Conference on Privacy, Security and Trust (PST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/pst.2017.00020⟩</w:t>
+              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Philadelphia, PA, United States. pp.293-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61176-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923470v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhuang Li</w:t>
+                <w:t xml:space="preserve">Parc, Philippe Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nana-Tchamnda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684362v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Segmentation Method for Integrated ICS (Short Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc, Philippe Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvon Autret</w:t>
+                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nana-Tchamnda</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PST 2017 : 15th Annual Conference on Privacy, Security and Trust (PST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pst.2017.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465425v1</w:t>
+                <w:t xml:space="preserve">hal-01923470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">wirelessOrBAC: Towards an access-control-based IDS for Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Bayou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+                <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Communication and Network Security (ICCNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872439v1</w:t>
+                <w:t xml:space="preserve">hal-01687649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Remote Control of Mobile Robots to Help Dependent People</w:t>
               </w:r>
@@ -7084,77 +7084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Segmentation Method for Integrated ICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PST 2017 : 15th International Conference on Privacy, Security and Trust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7188,90 +7188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">wIDS: a multilayer IDS for Wireless-based SCADA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICISS 2017 : 13th International Conference on Information Systems Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Mumbai, India. pp.387-404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7299,416 +7299,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
+                <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cuppens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Fréderic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333445v1</w:t>
+                <w:t xml:space="preserve">hal-01411341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
+                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.119-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411341v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a CDS-Based Intrusion Detection Deployment Scheme for Securing Industrial Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,90 +7733,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security analysis of WirelessHART communication scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7841,51 +7841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Approach for Expert System toward Anomaly: N-Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,90 +7936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Issue of WirelessHART Based SCADA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRiSIS 2015 : 10th International Conference on Risks and Security of Internet and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Mytilene, Lesbos Island, Greece. pp.225 - 241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8047,282 +8047,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ICS and Corporate system Integration vulnerabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+                <w:t xml:space="preserve">A Proactive Stateful Firewall for Software Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Embedded Systems, Cyber-physical Systems, and Applications (ESCS'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS 2016: 11th International Conference on Risks and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.123-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411587v1</w:t>
+                <w:t xml:space="preserve">hal-01411346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proactive Stateful Firewall for Software Defined Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+                <w:t xml:space="preserve">Analysis of ICS and Corporate system Integration vulnerabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2016: 11th International Conference on Risks and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Embedded Systems, Cyber-physical Systems, and Applications (ESCS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411346v2</w:t>
+                <w:t xml:space="preserve">hal-01411587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes Based on Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8373,90 +8373,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WirelessHART NetSIM: A WirelessHART SCADA-Based Wireless Sensor Networks Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CyberICS 2015 : 1st Workshop on Security of Industrial Control Systems and Cyber Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.63 - 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8605,243 +8605,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
+                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR 2014 - Detection and reaction to cyber-attacks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">IARIA. UBICOMM 2014, The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102119v1</w:t>
+                <w:t xml:space="preserve">hal-01074467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
+                <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARIA. UBICOMM 2014, The Eighth International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">C&amp;ESAR 2014 - Detection and reaction to cyber-attacks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074467v1</w:t>
+                <w:t xml:space="preserve">hal-01102119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Low-Cost Web-Controlled Mobile Robot for Home Monitoring</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9852,51 +9852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoTIe : Monitoring of mobile Things with Intelligent and embedded adaptations for secure services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9973,51 +9973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifieur embarqué pour la détection d’intrusions dans le contexte des véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Hsaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,77 +10094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 european conference on networks and communications (EuCNC): Posters (EuCNC2020 - posters)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dubrovnik, Croatia</w:t>
@@ -10485,77 +10485,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Secure Inter-slice Communication in 5G Network Slice Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-41, 2020, </w:t>
@@ -10593,90 +10593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-116, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10710,113 +10710,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-132, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458794v1</w:t>
@@ -10859,77 +10859,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for designing an architecture of an electronic system, method for performing functions in an electronic system and associated electronic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanay Behrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2021/05243. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10960,77 +10960,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for processing a data packet and associated device, switching equipment and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Abou El Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020020911A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11100,51 +11100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3076615. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11175,51 +11175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for processing an intrusion into a wireless communication network, and related device and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016051090. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11533,103 +11533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid intrusion detection system in industry 4.0 based on ISA95 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11816,51 +11816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.131659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Varvarigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23248378.2023.2225787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kherbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.10045635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.123298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159581v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Koribeche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04484785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630050.3630079" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159578v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590777.3590786" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanay Behrad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pst.2017.00020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parc, Philippe Le" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana-Tchamnda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bayou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72598-7_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31811-0_14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40385-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45395-3_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimanga-Yannick Rakotonirina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Chokr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costanzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506109v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.131659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Varvarigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23248378.2023.2225787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kherbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.10045635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.123298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04484785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630050.3630079" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Koribeche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590777.3590786" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanay Behrad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bayou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parc, Philippe Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana-Tchamnda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pst.2017.00020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72598-7_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31811-0_14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40385-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45395-3_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimanga-Yannick Rakotonirina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Chokr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costanzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506109v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>