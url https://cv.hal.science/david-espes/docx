--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -589,352 +589,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Wrapper Feature Selection model for Anomaly based Intrusion Detection System</w:t>
+                <w:t xml:space="preserve">Security and Safety Concerns in Air Taxis: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Kherbache</w:t>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Amroun</w:t>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.10045635⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (18), pp.6875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22186875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159529v1</w:t>
+                <w:t xml:space="preserve">hal-03841221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new wrapper feature selection model for anomaly-based intrusion detection systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A new Wrapper Feature Selection model for Anomaly based Intrusion Detection System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Amroun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 17 (2), pp.107-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.10045635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.123298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05120425v1</w:t>
+                <w:t xml:space="preserve">hal-04159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Safety Concerns in Air Taxis: A Systematic Literature Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new wrapper feature selection model for anomaly-based intrusion detection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kherbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (18), pp.6875. </w:t>
+              <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.107-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22186875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841221v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low Cost Secured Remote Control of Mobile Robots to Help Dependent People</w:t>
               </w:r>
@@ -1035,252 +1035,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Low Cost Web Controlled Mobile Robot for Ambient Assisted Living</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Cost High-Tech Robotics for Ambient Assisted Living: From Experiments to a Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.455 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jisys-2015-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253526v1</w:t>
+                <w:t xml:space="preserve">hal-01224459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost High-Tech Robotics for Ambient Assisted Living: From Experiments to a Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a Low Cost Web Controlled Mobile Robot for Ambient Assisted Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal On Advances in Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (3-4), pp.288-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jisys-2015-0020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01224459v1</w:t>
+                <w:t xml:space="preserve">hal-01253526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-layer MAC and routing protocol based on slotted Aloha for Wireless Sensor Networks</w:t>
               </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,1426 +1530,1426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Filho</w:t>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Káthia Oliveira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelone (Espagne), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498080v1</w:t>
+                <w:t xml:space="preserve">hal-05546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Zamaï</w:t>
+                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, France. pp.178-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544502v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, France. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544424v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, United States. pp.1027-1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498234v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Druart</w:t>
+                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546072v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECL: A Zero-Day Attack Detector and Classifier based on Contrastive Learning and Strong Regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3664476.3664505⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.1301-1308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792982v1</w:t>
+                <w:t xml:space="preserve">hal-05544403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leandro da Silva</w:t>
+                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">André de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Arequipa, Peru. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544397v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2042-2046</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544407v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Yaacoub</w:t>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733890v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Luiz de Oliveira</w:t>
+                <w:t xml:space="preserve">SECL: A Zero-Day Attack Detector and Classifier based on Contrastive Learning and Strong Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.1301-1308, </w:t>
+              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544403v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159571v1</w:t>
+                <w:t xml:space="preserve">hal-04159551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainability-based Metrics to Help Cyber Operators Find and Correct Misclassified Cyberattacks</w:t>
+                <w:t xml:space="preserve">Cyber Informedness: A New Metric using CVSS to Increase Trust in Intrusion Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
@@ -2967,2651 +2967,2651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Francq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2023: The 19th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3630050.3630079⟩</w:t>
+              <w:t xml:space="preserve">EICC 2023: European Interdisciplinary Cybersecurity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stavanger, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3590777.3590786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484785v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Explainability-based Metrics to Help Cyber Operators Find and Correct Misclassified Cyberattacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT 2023: The 19th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3630050.3630079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159573v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Solution for Handling Safety and Cybersecurity Interdependency in NFV Safety Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionysia Varvarigou</w:t>
+                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherlon da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Ambient Systems, Networks and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159581v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security policy architecture for 5G Networks</w:t>
+                <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Koribeche</w:t>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Morin</w:t>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network of the Future (NoF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159569v1</w:t>
+                <w:t xml:space="preserve">hal-04159580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Facteurs Organisationnels et Humains : un nouveau regard pour la cybersécurité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF Lab, Mar 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154643v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salwa Alem</w:t>
+                <w:t xml:space="preserve">Ontology-based Solution for Handling Safety and Cybersecurity Interdependency in NFV Safety Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysia Varvarigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bersano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">14th International Conference on Ambient Systems, Networks and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159580v1</w:t>
+                <w:t xml:space="preserve">hal-04159581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Security policy architecture for 5G Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Koribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Network of the Future (NoF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159577v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalinka Branco</w:t>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire « Facteurs Organisationnels et Humains : un nouveau regard pour la cybersécurité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Lab, Mar 2023, Paris-Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144650v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Informedness: A New Metric using CVSS to Increase Trust in Intrusion Detection Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICC 2023: European Interdisciplinary Cybersecurity Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159578v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Branco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.1059-1066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icuas57906.2023.10156131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159551v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Token-based authentication and access delegation for HW-accelerated telco cloud solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.109-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536522v1</w:t>
+                <w:t xml:space="preserve">hal-05155593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Anomaly Detection and Monitoring of Industry 4.0 by Drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pensec</w:t>
+                <w:t xml:space="preserve">Token-based Authentication and Access Delegation for HW-Accelerated telco Cloud Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gogniat Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841225v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Burguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185952v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Visualization tools for Cyberattack Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2022 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647627v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Access Control Deployment in Network Function Virtualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Smine</w:t>
+                <w:t xml:space="preserve">Smart Anomaly Detection and Monitoring of Industry 4.0 by Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: 18th IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789911⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, France. pp.705-713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159588v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token-based Authentication and Access Delegation for HW-Accelerated telco Cloud Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semih Ince</w:t>
+                <w:t xml:space="preserve">Machine Learning and Visualization tools for Cyberattack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Lallet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">RESSI 2022 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159586v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token-based authentication and access delegation for HW-accelerated telco cloud solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semih Ince</w:t>
+                <w:t xml:space="preserve">Optimal Access Control Deployment in Network Function Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Lallet</w:t>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.109-117, </w:t>
+              <w:t xml:space="preserve">NOMS 2022: 18th IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155593v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Wrapper Feature Selection Algorithm for Anomaly-Based Intrusion Detection Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Kherbache</w:t>
+                <w:t xml:space="preserve">Impacts of Service Decomposition Models on Security Attributes: A Case Study with 5G Network Repository Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanay Behrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Amroun</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations and Practice of Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Cyber-Security Threats, Trust and Privacy management in Software-defined and Virtualized Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162050v1</w:t>
+                <w:t xml:space="preserve">hal-04159594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Smine</w:t>
+                <w:t xml:space="preserve">New Wrapper Feature Selection Algorithm for Anomaly-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.3-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162049v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Service Decomposition Models on Security Attributes: A Case Study with 5G Network Repository Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Smine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanay Behrad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Cyber-Security Threats, Trust and Privacy management in Software-defined and Virtualized Infrastructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159594v1</w:t>
+                <w:t xml:space="preserve">hal-04162049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salwa Alem</w:t>
+                <w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_16⟩</w:t>
+              <w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Leicester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3492323.3495635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158736v1</w:t>
+                <w:t xml:space="preserve">hal-03606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Value Iteration, Policy Iteration and Q-Learning for solving Decision-Making problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.273-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269525v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semih Ince</w:t>
+                <w:t xml:space="preserve">Comparison of Value Iteration, Policy Iteration and Q-Learning for solving Decision-Making problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Santoro</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka R L J Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606350v1</w:t>
+                <w:t xml:space="preserve">hal-03269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced approach of the K-means clustering for Anomaly-based intrusion detection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computing, Computational Modelling and Applications (ICCMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5636,90 +5636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Functions Virtualization Access Control as a Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IFIP Annual Conference on Data and Applications Security and Privacy (DBSec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Regensburg, Germany. pp.100-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5904,77 +5904,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Network of the Future (NoF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Bordeaux, France</w:t>
@@ -6003,103 +6003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Intrusion Detection System in Industry 4.0 Based on ISA95 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ACS 16th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, Saudi Arabia. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6172,51 +6172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Networks and Communications (EuCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.144-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,64 +6289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence C&amp;ESAR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
@@ -6369,957 +6369,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">wirelessOrBAC: Towards an access-control-based IDS for Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">wIDS: a multilayer IDS for Wireless-based SCADA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Communication and Network Security (ICCNS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICISS 2017 : 13th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Mumbai, India. pp.387-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72598-7_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872439v1</w:t>
+                <w:t xml:space="preserve">hal-01872444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">wirelessOrBAC: Towards an access-control-based IDS for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Bayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Communication and Network Security (ICCNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684362v1</w:t>
+                <w:t xml:space="preserve">hal-01872439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie.</w:t>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Parc, Philippe Le</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nana-Tchamnda</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465425v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Segmentation Method for Integrated ICS (Short Paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PST 2017 : 15th Annual Conference on Privacy, Security and Trust (PST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/pst.2017.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhuang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Philadelphia, PA, United States. pp.293-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61176-1_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687649v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Remote Control of Mobile Robots to Help Dependent People</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parc, Philippe Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nana-Tchamnda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA, Nov 2017, Barcelone, Spain. pp.129-136</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693142v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Segmentation Method for Integrated ICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
+                <w:t xml:space="preserve">Towards Remote Control of Mobile Robots to Help Dependent People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PST 2017 : 15th International Conference on Privacy, Security and Trust</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eleventh International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Nov 2017, Barcelone, Spain. pp.129-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PST.2017.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872432v1</w:t>
+                <w:t xml:space="preserve">hal-01693142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">wIDS: a multilayer IDS for Wireless-based SCADA Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Bayou</w:t>
+                <w:t xml:space="preserve">A new Segmentation Method for Integrated ICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS 2017 : 13th International Conference on Information Systems Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Mumbai, India. pp.387-404, </w:t>
+              <w:t xml:space="preserve">PST 2017 : 15th International Conference on Privacy, Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72598-7_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PST.2017.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872444v1</w:t>
+                <w:t xml:space="preserve">hal-01872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
@@ -7407,308 +7407,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.119-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412142v1</w:t>
+                <w:t xml:space="preserve">hal-01333445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+                <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes combining Autonomous Robot and Smart Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333445v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a CDS-Based Intrusion Detection Deployment Scheme for Securing Industrial Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7727,165 +7727,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security analysis of WirelessHART communication scheme</w:t>
+                <w:t xml:space="preserve">Security Issue of WirelessHART Based SCADA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS 2015 : 10th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mytilene, Lesbos Island, Greece. pp.225 - 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31811-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411385v1</w:t>
+                <w:t xml:space="preserve">hal-01387616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Approach for Expert System toward Anomaly: N-Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,429 +7909,420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Networks, Computers and Communications (ISNCC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Issue of WirelessHART Based SCADA Systems</w:t>
+                <w:t xml:space="preserve">Security analysis of WirelessHART communication scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2015 : 10th International Conference on Risks and Security of Internet and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31811-0_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387616v1</w:t>
+                <w:t xml:space="preserve">hal-01411385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proactive Stateful Firewall for Software Defined Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+                <w:t xml:space="preserve">Analysis of ICS and Corporate system Integration vulnerabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2016: 11th International Conference on Risks and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Embedded Systems, Cyber-physical Systems, and Applications (ESCS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411346v2</w:t>
+                <w:t xml:space="preserve">hal-01411587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ICS and Corporate system Integration vulnerabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
+                <w:t xml:space="preserve">A Proactive Stateful Firewall for Software Defined Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Embedded Systems, Cyber-physical Systems, and Applications (ESCS'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS 2016: 11th International Conference on Risks and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. pp.123-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411587v1</w:t>
+                <w:t xml:space="preserve">hal-01411346v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Anomaly Diagnosis in Smart Homes Based on Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8399,64 +8399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CyberICS 2015 : 1st Workshop on Security of Industrial Control Systems and Cyber Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.63 - 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8732,64 +8732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8929,368 +8929,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method for Localization and Human Being Detection using UWB Technology: Helpful Solution for Rescue Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots domestiques d'assistance et de surveillance « low-cost »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Robots and Sensors integration in future rescue INformation system (ROSIN'13),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873004v1</w:t>
+                <w:t xml:space="preserve">hal-03440390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping and monitoring robots at low cost</w:t>
+                <w:t xml:space="preserve">New Method for Localization and Human Being Detection using UWB Technology: Helpful Solution for Rescue Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Pistea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Mécanique 2013 - CFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Robots and Sensors integration in future rescue INformation system (ROSIN'13),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873001v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots domestiques d'assistance et de surveillance « low-cost »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helping and monitoring robots at low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrés Français de Mécanique 2013 - CFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440390v1</w:t>
+                <w:t xml:space="preserve">hal-00873001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-wideband positioning for assistance robots for elderly</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9613,329 +9613,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Optimization on embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Druart</w:t>
+                <w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544483v1</w:t>
+                <w:t xml:space="preserve">hal-05111818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">AI Optimization on embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111818v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoTIe : Monitoring of mobile Things with Intelligent and embedded adaptations for secure services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2023: Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9973,51 +9973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifieur embarqué pour la détection d’intrusions dans le contexte des véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Hsaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,77 +10094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 european conference on networks and communications (EuCNC): Posters (EuCNC2020 - posters)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Dubrovnik, Croatia</w:t>
@@ -10225,103 +10225,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication and Confidentiality in FPGA-Based Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security of FPGA-Accelerated Cloud Computing Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10485,77 +10485,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Secure Inter-slice Communication in 5G Network Slice Chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-41, 2020, </w:t>
@@ -10593,90 +10593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-116, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10710,113 +10710,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-132, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458794v1</w:t>
@@ -10859,77 +10859,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for designing an architecture of an electronic system, method for performing functions in an electronic system and associated electronic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanay Behrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2021/05243. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10960,77 +10960,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for processing a data packet and associated device, switching equipment and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Abou El Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020020911A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11042,216 +11042,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de protection d'un réseau de communication, dispositif, équipement de contrôle et programme d'ordinateur associés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method for processing an intrusion into a wireless communication network, and related device and computer program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP3076615. 2016</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016051090. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484478v1</w:t>
+                <w:t xml:space="preserve">hal-01484467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for processing an intrusion into a wireless communication network, and related device and computer program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de protection d'un réseau de communication, dispositif, équipement de contrôle et programme d'ordinateur associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Tanh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2016051090. 2016</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3076615. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484467v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11533,103 +11533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid intrusion detection system in industry 4.0 based on ISA95 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11816,51 +11816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.131659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Varvarigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23248378.2023.2225787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kherbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.10045635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.123298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04484785v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630050.3630079" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Koribeche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590777.3590786" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanay Behrad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bayou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parc, Philippe Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana-Tchamnda" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pst.2017.00020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72598-7_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31811-0_14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40385-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45395-3_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimanga-Yannick Rakotonirina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Chokr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costanzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506109v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.131659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Varvarigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23248378.2023.2225787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kherbache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.10045635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.123298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590777.3590786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04484785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630050.3630079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Koribeche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanay Behrad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bayou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72598-7_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pst.2017.00020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parc, Philippe Le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana-Tchamnda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31811-0_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40385-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440390v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45395-3_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484467v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimanga-Yannick Rakotonirina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Chokr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costanzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506109v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>