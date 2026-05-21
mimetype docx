--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -589,352 +589,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Safety Concerns in Air Taxis: A Systematic Literature Review</w:t>
+                <w:t xml:space="preserve">A new Wrapper Feature Selection model for Anomaly based Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+                <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22186875⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.10045635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841221v1</w:t>
+                <w:t xml:space="preserve">hal-04159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Wrapper Feature Selection model for Anomaly based Intrusion Detection System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A new wrapper feature selection model for anomaly-based intrusion detection systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.10045635⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.107-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159529v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new wrapper feature selection model for anomaly-based intrusion detection systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Security and Safety Concerns in Air Taxis: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Amroun</w:t>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Security and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (2), pp.107-123. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (18), pp.6875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSN.2022.123298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22186875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120425v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Low Cost Secured Remote Control of Mobile Robots to Help Dependent People</w:t>
               </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,3322 +1530,3322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Druart</w:t>
+                <w:t xml:space="preserve">José Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Káthia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, France. pp.517-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546072v1</w:t>
+                <w:t xml:space="preserve">hal-05498080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Marcos da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Aparecida Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodoro Prada Carciofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenzo d'Arezzo Ziliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Charlotte, United States. pp.1027-1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05498234v1</w:t>
+                <w:t xml:space="preserve">hal-05544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetson’s View: Designing Trustworthy Air Taxi Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Káthia Oliveira</w:t>
+                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Zamaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Therrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013279300003929⟩</w:t>
+              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Maribor, Slovenie, Slovenia. pp.195-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498080v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Intrusion Detection System for Network and Flight Security in Unmanned Aerial Vehicles Group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration Framework for IDS Optimization on FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 36th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, France. pp.178-179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP65064.2025.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05544424v1</w:t>
+                <w:t xml:space="preserve">hal-05498234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Transformation for IDS: Leveraging Symbolic and Temporal Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiclass Random Forest on FPGA using Conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Zamaï</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on ICT Systems Security and Privacy Protection – IFIP SEC 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Accelerated Machine Learning (AccML), HiPEAC 2025 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelone (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92882-6_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05544502v1</w:t>
+                <w:t xml:space="preserve">hal-05546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Luiz de Oliveira</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Marçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556910⟩</w:t>
+              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Arequipa, Peru. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LARS64411.2024.10786404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544403v1</w:t>
+                <w:t xml:space="preserve">hal-05544407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised models for detecting GPS attacks and faults in UAVs: a comparative analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Latin American Robotics Symposium (LARS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2042-2046</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544407v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Ferrão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Yaacoub</w:t>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Hawai, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733890v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Spoofing and GPS Jamming in UAVs: Multiclass Approach to Attack Diagnosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">SECL: A Zero-Day Attack Detector and Classifier based on Contrastive Learning and Strong Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Hawaii International Conference on System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24251/HICSS.2024.065⟩</w:t>
+              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544397v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SECL: A Zero-Day Attack Detector and Classifier based on Contrastive Learning and Strong Regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Smart Self-Diagnosis Method for GPS Attacks and Safety Faults in UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Luiz de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-12, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Chania - Crete, Greece. pp.1301-1308, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3664476.3664505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792982v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">Explainability-based Metrics to Help Cyber Operators Find and Correct Misclassified Cyberattacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT 2023: The 19th International Conference on emerging Networking EXperiments and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3630050.3630079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159551v1</w:t>
+                <w:t xml:space="preserve">hal-04484785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber Informedness: A New Metric using CVSS to Increase Trust in Intrusion Detection Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherlon da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EICC 2023: European Interdisciplinary Cybersecurity Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3590777.3590786⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159578v1</w:t>
+                <w:t xml:space="preserve">hal-04159571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainability-based Metrics to Help Cyber Operators Find and Correct Misclassified Cyberattacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2023: The 19th International Conference on emerging Networking EXperiments and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3630050.3630079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04484785v1</w:t>
+                <w:t xml:space="preserve">hal-04159580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Diagnosis of Engine Failure in Air Vehicles Using the ALFA Dataset</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159571v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salwa Alem</w:t>
+                <w:t xml:space="preserve">Ontology-based Solution for Handling Safety and Cybersecurity Interdependency in NFV Safety Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dionysia Varvarigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bersano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">14th International Conference on Ambient Systems, Networks and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159580v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
+                <w:t xml:space="preserve">Security policy architecture for 5G Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Wassim Koribeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Network of the Future (NoF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159573v1</w:t>
+                <w:t xml:space="preserve">hal-04159569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based Solution for Handling Safety and Cybersecurity Interdependency in NFV Safety Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dionysia Varvarigou</w:t>
+                <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Bersano</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Ambient Systems, Networks and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire « Facteurs Organisationnels et Humains : un nouveau regard pour la cybersécurité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF Lab, Mar 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159581v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security policy architecture for 5G Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Koribeche</w:t>
+                <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Garcia Ferrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Morin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network of the Future (NoF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159569v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+                <w:t xml:space="preserve">Kalinka Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Facteurs Organisationnels et Humains : un nouveau regard pour la cybersécurité »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.1059-1066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icuas57906.2023.10156131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154643v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly-Based Intrusion Detection System for In-Flight and Network Security in UAV Swarm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Cyber Informedness: A New Metric using CVSS to Increase Trust in Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS’23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EICC 2023: European Interdisciplinary Cybersecurity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Stavanger, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3590777.3590786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159577v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online reward adaptation for MDP-based distributed missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+                <w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icuas57906.2023.10156131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04144650v1</w:t>
+                <w:t xml:space="preserve">hal-04159551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token-based authentication and access delegation for HW-accelerated telco cloud solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semih Ince</w:t>
+                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Lallet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155593v1</w:t>
+                <w:t xml:space="preserve">hal-03536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token-based Authentication and Access Delegation for HW-Accelerated telco Cloud Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Semih Ince</w:t>
+                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Burguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159586v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Smart Anomaly Detection and Monitoring of Industry 4.0 by Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, France. pp.705-713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536522v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+                <w:t xml:space="preserve">Machine Learning and Visualization tools for Cyberattack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Francq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">RESSI 2022 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185952v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Anomaly Detection and Monitoring of Industry 4.0 by Drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Pensec</w:t>
+                <w:t xml:space="preserve">Optimal Access Control Deployment in Network Function Virtualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dezan</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836057⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2022: 18th IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841225v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Visualization tools for Cyberattack Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Duraz</w:t>
+                <w:t xml:space="preserve">Token-based Authentication and Access Delegation for HW-Accelerated telco Cloud Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gogniat Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2022 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647627v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Access Control Deployment in Network Function Virtualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Smine</w:t>
+                <w:t xml:space="preserve">Token-based authentication and access delegation for HW-accelerated telco cloud solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: 18th IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. </w:t>
+              <w:t xml:space="preserve">2022 IEEE 11th International Conference on Cloud Networking (CloudNet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.109-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet55617.2022.9978865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159588v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Service Decomposition Models on Security Attributes: A Case Study with 5G Network Repository Function</w:t>
               </w:r>
@@ -4933,343 +4933,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Wrapper Feature Selection Algorithm for Anomaly-Based Intrusion Detection Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Kherbache</w:t>
+                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamal Amroun</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations and Practice of Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_1⟩</w:t>
+              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162050v1</w:t>
+                <w:t xml:space="preserve">hal-04162049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priority-Based Domain Type Enforcement for Exception Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Smine</w:t>
+                <w:t xml:space="preserve">New Wrapper Feature Selection Algorithm for Anomaly-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-Oliver Pahl</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2020: 13th International Symposium Foundations and Practice of Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.65-81, </w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations and Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montreal, Canada. pp.3-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70881-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162049v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OAuth 2.0-based authentication solution for FPGA-enabled cloud computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE/ACM International Conference on Utility and Cloud Computing Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Leicester, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5303,90 +5303,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5433,64 +5433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Value Iteration, Policy Iteration and Q-Learning for solving Decision-Making problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,77 +5541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced approach of the K-means clustering for Anomaly-based intrusion detection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Kherbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Amroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computing, Computational Modelling and Applications (ICCMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5636,90 +5636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Functions Virtualization Access Control as a Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Smine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th IFIP Annual Conference on Data and Applications Security and Privacy (DBSec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Regensburg, Germany. pp.100-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6003,90 +6003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Intrusion Detection System in Industry 4.0 Based on ISA95 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6172,51 +6172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Conference on Networks and Communications (EuCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Valencia, Spain. pp.144-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6369,957 +6369,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">wIDS: a multilayer IDS for Wireless-based SCADA Systems</w:t>
+                <w:t xml:space="preserve">wirelessOrBAC: Towards an access-control-based IDS for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISS 2017 : 13th International Conference on Information Systems Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Communication and Network Security (ICCNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872444v1</w:t>
+                <w:t xml:space="preserve">hal-01872439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">wirelessOrBAC: Towards an access-control-based IDS for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Bayou</w:t>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Cuppens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
+                <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Communication and Network Security (ICCNS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872439v1</w:t>
+                <w:t xml:space="preserve">hal-01687649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Autret</w:t>
+                <w:t xml:space="preserve">A New Segmentation Method for Integrated ICS (Short Paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nana</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PST 2017 : 15th Annual Conference on Privacy, Security and Trust (PST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pst.2017.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687649v1</w:t>
+                <w:t xml:space="preserve">hal-01923470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Segmentation Method for Integrated ICS (Short Paper)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
+                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanhuang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PST 2017 : 15th Annual Conference on Privacy, Security and Trust (PST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/pst.2017.00020⟩</w:t>
+              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Philadelphia, PA, United States. pp.293-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61176-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923470v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firewall Policies Provisioning Through SDN in the Cloud</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanhuang Li</w:t>
+                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parc, Philippe Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nana-Tchamnda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684362v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience, robustesse et sécurité des systèmes de production commandés à distance via un réseau sans qualité de service garantie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Remote Control of Mobile Robots to Help Dependent People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nana-Tchamnda</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">The Eleventh International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA, Nov 2017, Barcelone, Spain. pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465425v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Remote Control of Mobile Robots to Help Dependent People</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+                <w:t xml:space="preserve">A new Segmentation Method for Integrated ICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eleventh International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PST 2017 : 15th International Conference on Privacy, Security and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PST.2017.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693142v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Segmentation Method for Integrated ICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
+                <w:t xml:space="preserve">wIDS: a multilayer IDS for Wireless-based SCADA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Cuppens</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PST 2017 : 15th International Conference on Privacy, Security and Trust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada. </w:t>
+              <w:t xml:space="preserve">ICISS 2017 : 13th International Conference on Information Systems Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Mumbai, India. pp.387-404, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PST.2017.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72598-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872432v1</w:t>
+                <w:t xml:space="preserve">hal-01872444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
@@ -7638,77 +7638,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a CDS-Based Intrusion Detection Deployment Scheme for Securing Industrial Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Availability, Reliability and Security (ARES'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7727,160 +7727,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Issue of WirelessHART Based SCADA Systems</w:t>
+                <w:t xml:space="preserve">Security analysis of WirelessHART communication scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2015 : 10th International Conference on Risks and Security of Internet and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec City, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387616v1</w:t>
+                <w:t xml:space="preserve">hal-01411385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Approach for Expert System toward Anomaly: N-Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7909,195 +7900,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Networks, Computers and Communications (ISNCC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security analysis of WirelessHART communication scheme</w:t>
+                <w:t xml:space="preserve">Security Issue of WirelessHART Based SCADA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Foundations &amp; Practice of Security (FPS'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS 2015 : 10th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mytilene, Lesbos Island, Greece. pp.225 - 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31811-0_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411385v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ICS and Corporate system Integration vulnerabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Es-Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8399,64 +8399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Bayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CyberICS 2015 : 1st Workshop on Security of Industrial Control Systems and Cyber Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.63 - 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8732,64 +8732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’hétérogénéité des réseaux de capteurs sans fil pour accroître la résilience de la solution de détection d’intrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8929,368 +8929,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots domestiques d'assistance et de surveillance « low-cost »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Method for Localization and Human Being Detection using UWB Technology: Helpful Solution for Rescue Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Pistea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Robots and Sensors integration in future rescue INformation system (ROSIN'13),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440390v1</w:t>
+                <w:t xml:space="preserve">hal-00873004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Method for Localization and Human Being Detection using UWB Technology: Helpful Solution for Rescue Robots</w:t>
+                <w:t xml:space="preserve">Helping and monitoring robots at low cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ioana Iordache</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Robots and Sensors integration in future rescue INformation system (ROSIN'13),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">Congrés Français de Mécanique 2013 - CFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873004v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping and monitoring robots at low cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots domestiques d'assistance et de surveillance « low-cost »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Mécanique 2013 - CFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873001v1</w:t>
+                <w:t xml:space="preserve">hal-03440390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-wideband positioning for assistance robots for elderly</w:t>
               </w:r>
@@ -9315,51 +9315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9613,329 +9613,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
+                <w:t xml:space="preserve">AI Optimization on embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111818v1</w:t>
+                <w:t xml:space="preserve">hal-05544483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Optimization on embedded systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Druart</w:t>
+                <w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannurien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morge-Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544483v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoTIe : Monitoring of mobile Things with Intelligent and embedded adaptations for secure services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalinka Regina Lucas Jaquie Castelo Branco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2023: Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9973,51 +9973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifieur embarqué pour la détection d’intrusions dans le contexte des véhicules autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amine Hsaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Hamadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,51 +10094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10225,103 +10225,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication and Confidentiality in FPGA-Based Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semih Ince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security of FPGA-Accelerated Cloud Computing Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10485,51 +10485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao-Thanh Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10593,90 +10593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnerability Analysis of Software Defined Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-116, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10710,90 +10710,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cuppens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Defined Networking Reactive Stateful Firewall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-132, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10960,51 +10960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for processing a data packet and associated device, switching equipment and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Abou El Houda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Zerkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11042,216 +11042,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for processing an intrusion into a wireless communication network, and related device and computer program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de protection d'un réseau de communication, dispositif, équipement de contrôle et programme d'ordinateur associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine S. E. Zerkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao-Tanh Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2016051090. 2016</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP3076615. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484467v1</w:t>
+                <w:t xml:space="preserve">hal-01484478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de protection d'un réseau de communication, dispositif, équipement de contrôle et programme d'ordinateur associés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method for processing an intrusion into a wireless communication network, and related device and computer program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Cuppens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016051090. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cao-Tanh Phan</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01484478v1</w:t>
+                <w:t xml:space="preserve">hal-01484467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11533,90 +11533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid intrusion detection system in industry 4.0 based on ISA95 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11816,51 +11816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.131659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Varvarigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23248378.2023.2225787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kherbache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.10045635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.123298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590777.3590786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04484785v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630050.3630079" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Koribeche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanay Behrad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872444v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bayou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72598-7_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923470v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pst.2017.00020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parc, Philippe Le" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana-Tchamnda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387616v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31811-0_14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411385v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40385-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440390v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45395-3_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484467v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimanga-Yannick Rakotonirina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Chokr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costanzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506109v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jucs.131659" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysia Varvarigou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23248378.2023.2225787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kherbache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Amroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.10045635" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSN.2022.123298" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Garcia Ferr&#227;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Regina Lucas Jaquie Castelo Branco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186875" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01987284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Autret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01224459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2015-0020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01253526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-014-0433-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Ferr&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pacheco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Luiz de Oliveira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05073-1_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Filho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;thia Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013279300003929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Marcos da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Aparecida Diniz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodoro Prada Carciofi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicenzo d'Arezzo Ziliol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007925" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Zama&#239;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Therrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92882-6_14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deturche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP65064.2025.00040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05546072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Mar&#231;al" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel All&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS64411.2024.10786404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544397v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro da Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24251/HICSS.2024.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04792982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664505" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Castelo Branco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556910" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04484785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3630050.3630079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherlon da Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Hamadouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Koribeche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Branco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas57906.2023.10156131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590777.3590786" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pensec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03647627v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Smine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789911" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Ince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gogniat Guy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Santoro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05155593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet55617.2022.9978865" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159594v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanay Behrad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Thanh Phan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70881-8_1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492323.3495635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka R L J Castelo Branco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Pigatto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Fontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natassya Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Su&#225;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2019.8802010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872439v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Bayou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01687649v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01923470v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Es-Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pst.2017.00020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01684362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Zerkane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhuang Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61176-1_16" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465425v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parc, Philippe Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana-Tchamnda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01693142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2017.00020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72598-7_24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine S. E. Zerkane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cuppens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01333445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cuppens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412142v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411385v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332590v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31811-0_14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411346v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01332582v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40385-4_5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01691633v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Corre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074467v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102119v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102347v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Pistea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Canaff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iordache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873001v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872989v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mammeri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05544483v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373023v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Hsaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezan Catherine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45395-3_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110333" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49669-2_2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51966-1_7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458794v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484478v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Tanh Phan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211167v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harimanga-Yannick Rakotonirina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Chokr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costanzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506109v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>