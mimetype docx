--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1323,273 +1323,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité des mardelles forestières : une vision historique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naturalité des sols – Horizonation, âge, hétérogénéité et résilience. Une réflexion en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lequy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Frasne, France. 288 p</w:t>
+              <w:t xml:space="preserve">Naturalité, vers une autre culture des eaux &amp; des forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chambéry, France. 244 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594836v1</w:t>
+                <w:t xml:space="preserve">hal-01734687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalité des sols – Horizonation, âge, hétérogénéité et résilience. Une réflexion en construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biodiversité des mardelles forestières : une vision historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Georges-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturalité, vers une autre culture des eaux &amp; des forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chambéry, France. 244 p</w:t>
+              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Frasne, France. 288 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734687v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar helps to decipher land-use history in Lorrain, France</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-016-0599-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Neri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Essert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taillandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ayari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-016-0599-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>