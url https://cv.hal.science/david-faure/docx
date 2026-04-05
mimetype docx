--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -106,217 +106,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métiers du lien face au modèle gestionnaire : où en sommes-nous ? État des lieux et lignes de résistance. Introduction au dossier</w:t>
+                <w:t xml:space="preserve">Étude psychosociologique clinique d’une fresque du climat dans une école d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliopsy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 37 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.037.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786880v1</w:t>
+                <w:t xml:space="preserve">hal-04716064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude psychosociologique clinique d’une fresque du climat dans une école d’ingénieurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Métiers du lien face au modèle gestionnaire : où en sommes-nous ? État des lieux et lignes de résistance. Introduction au dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Breant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cliopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.9-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716064v1</w:t>
+                <w:t xml:space="preserve">hal-04786880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désastre écologique au prisme de la psychosociologie : premiers jalons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -376,51 +376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de la sociologie de Karl Mannheim : la connaissance conjonctive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 62 (2), pp.147-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -454,51 +454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un tournant écologique en psychosociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 33 (1), pp.247-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -526,213 +526,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peur de la violence à l’accueil, analyse d’une construction institutionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comment le collectif vient au corps : corps subjectif collectif et coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 114 (2), pp.181-192. </w:t>
+              <w:t xml:space="preserve">Travailler </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 43 (1), pp.115-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.114.0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/trav.043.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393601v1</w:t>
+                <w:t xml:space="preserve">hal-04393606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le collectif vient au corps : corps subjectif collectif et coopération</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La peur de la violence à l’accueil, analyse d’une construction institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travailler </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 43 (1), pp.115-136. </w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 114 (2), pp.181-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/trav.043.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cnx.114.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393606v1</w:t>
+                <w:t xml:space="preserve">hal-04393601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au texte de Karl Mannheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 22 (2), pp.127-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -766,51 +766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,51 +870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions à partir d’un dispositif expérimental de formation à la psychosociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -971,51 +971,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier : hypothèses sur une conversion psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Congrès international Cliopsy : Education et formation : filiations et affiliations à l’épreuve de l’incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1040,51 +1040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise et clinique face à la demande des publics vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRESSE (Recherche en Travail Social et Santé) - Symposium : Stratégies cliniques sur le terrain : quelle autonomie pour les équipes et des sujets ? Quel rapport au savoir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,  Centre interdisciplinaire de recherche normand en éducation et formation · CIRNEF - EA 7454, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1109,51 +1109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet de communauté de pratiques dans le champ des handicaps rares : quelles conditions pour la formalisation des connaissances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Audiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1191,51 +1191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corps subjectif individuel au corps subjectif collectif dans l’apprentissage au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du corps et des émotions dans l’éducation : où en sommes-nous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZANNA Omar, PU, Sciences de l'éducation et de la formation, Université du Mans; Stéphane Héas, MCF, Sociologie, Université Rennes 2, May 2018, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1260,51 +1260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporal subjectivation in a professional transmission context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études internationale Becoming self, becoming subject / Devenir soi-même, devenir sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Changement Social et Politique, Université Paris-Diderot; Institut für Sportswissenschaft, Carl von Ossietzki Universität Oldenburg, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1361,51 +1361,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe selon Jacques Ardoino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elwis Potier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la rencontre de.. Jacques Ardoino, pour une psychosociologie plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, L'Harmattan, pp.283, 2024, 978-2-336-44282-2</w:t>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des chercheurs « au travail » : corps en mouvement, corps ému</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tuffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1525,51 +1525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herrschaftsverhältnisse und Wissensformen – Kritische Betrachtung eines Umbruchs bei der Wissensvermittlung in Unternehmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Böhle, Fritz; Senghaas-Knobloch, Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andere Sichtweisen auf Subjektivität, Impulse für kritische Arbeitsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.107-129, 2019, </w:t>
@@ -1607,51 +1607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance clinique, une relecture à partir de Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent de Gaulejac; Florence Giust-Desprairies; Anna Massa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche clinique en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.85 à 98, 2013, Sociologie clinique</w:t>
@@ -1712,51 +1712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.320-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.154-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1868,51 +1868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie des affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.470-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.157-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2069,51 +2069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation des masses et analyse de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Mannheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,51 +2185,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre au cœur d’une mutation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Sorbonne Paris Cité - Université Paris Diderot, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCC042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2425,51 +2425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.062.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393601v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.114.0181" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.043.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.022.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04175126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.024.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tuffa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-27118-3_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0320" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mannheim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.022.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04188844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0049" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786880v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vidaillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.037.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188701v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.062.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.033.0247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.043.0115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.114.0181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.022.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04175126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.024.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188830v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188837v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232171v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Audiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716180v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tuffa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.150377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-27118-3_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0320" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188719v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0154" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689080v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0470" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mannheim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.022.0133" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04188844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>