--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -3124,246 +3124,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collégiale royale de Saint-Quentin et la musique</w:t>
+                <w:t xml:space="preserve">Monstres chanteurs des cathédrales picardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cavicchi, M.-A. Colin, Ph. Vendrix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique en Picardie du XIVe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.189-230, 2012, 9782503536668</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.345-356, 2012, 9782503536668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989694v1</w:t>
+                <w:t xml:space="preserve">halshs-00989705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique à la cathédrale de Noyon</w:t>
+                <w:t xml:space="preserve">La collégiale royale de Saint-Quentin et la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cavicchi, M.-A. Colin, Ph. Vendrix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique en Picardie du XIVe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.153-170, 2012, 9782503536668</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.189-230, 2012, 9782503536668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989684v1</w:t>
+                <w:t xml:space="preserve">halshs-00989694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monstres chanteurs des cathédrales picardes</w:t>
+                <w:t xml:space="preserve">La musique à la cathédrale de Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cavicchi, M.-A. Colin, Ph. Vendrix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique en Picardie du XIVe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.345-356, 2012, 9782503536668</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.153-170, 2012, 9782503536668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989705v1</w:t>
+                <w:t xml:space="preserve">halshs-00989684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENRES ET STYLES : LE TEXTE EN MUSIQUE</w:t>
               </w:r>
@@ -3749,249 +3749,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Épisode 7 « Musique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Saulnier</w:t>
+                <w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Cavicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-musique/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03485372v1</w:t>
+                <w:t xml:space="preserve">hal-03154593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Épisode 7 « Musique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Cavicchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance TransmediaLab - Benoist Pierre (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-musique/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyacinthe Belliot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03154593v1</w:t>
+                <w:t xml:space="preserve">halshs-03485372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4905,51 +4905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBA52924"/>
+    <w:nsid w:val="D43BA84D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-fiala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054056942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14955528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18518945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix van Berchum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Thomae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/gwvsx-q0c26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7851991" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245689v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18231291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11372270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.132950" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saulnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-du-moyen-age-collectif/9782021460353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/music/medieval-and-renaissance-music/cambridge-history-fifteenth-century-music" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Alden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.areditions.com/publications/american-institute-of-musicology/miscellanea/qui-musicam-in-se-habet.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782869311039-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05475599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOUR2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-fiala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054056942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14955528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18518945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix van Berchum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Thomae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/gwvsx-q0c26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7851991" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245689v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18231291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11372270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.132950" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saulnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-du-moyen-age-collectif/9782021460353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/music/medieval-and-renaissance-music/cambridge-history-fifteenth-century-music" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Alden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.areditions.com/publications/american-institute-of-musicology/miscellanea/qui-musicam-in-se-habet.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782869311039-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05475599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOUR2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>