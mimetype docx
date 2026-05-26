--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -3124,246 +3124,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monstres chanteurs des cathédrales picardes</w:t>
+                <w:t xml:space="preserve">La collégiale royale de Saint-Quentin et la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cavicchi, M.-A. Colin, Ph. Vendrix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique en Picardie du XIVe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.345-356, 2012, 9782503536668</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.189-230, 2012, 9782503536668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989705v1</w:t>
+                <w:t xml:space="preserve">halshs-00989694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collégiale royale de Saint-Quentin et la musique</w:t>
+                <w:t xml:space="preserve">La musique à la cathédrale de Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cavicchi, M.-A. Colin, Ph. Vendrix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique en Picardie du XIVe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.189-230, 2012, 9782503536668</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.153-170, 2012, 9782503536668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989694v1</w:t>
+                <w:t xml:space="preserve">halshs-00989684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La musique à la cathédrale de Noyon</w:t>
+                <w:t xml:space="preserve">Monstres chanteurs des cathédrales picardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Cavicchi, M.-A. Colin, Ph. Vendrix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique en Picardie du XIVe au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.153-170, 2012, 9782503536668</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.345-356, 2012, 9782503536668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989684v1</w:t>
+                <w:t xml:space="preserve">halshs-00989705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENRES ET STYLES : LE TEXTE EN MUSIQUE</w:t>
               </w:r>
@@ -3749,249 +3749,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Épisode 7 « Musique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Cavicchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasco Zara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance TransmediaLab - Benoist Pierre (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-musique/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154593v1</w:t>
+                <w:t xml:space="preserve">halshs-03485372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Épisode 7 « Musique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Saulnier</w:t>
+                <w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Cavicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasco Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-musique/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03485372v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4905,51 +4905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D43BA84D"/>
+    <w:nsid w:val="874CCE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-fiala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054056942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14955528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18518945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix van Berchum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Thomae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/gwvsx-q0c26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7851991" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245689v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18231291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11372270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.132950" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saulnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-du-moyen-age-collectif/9782021460353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/music/medieval-and-renaissance-music/cambridge-history-fifteenth-century-music" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Alden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.areditions.com/publications/american-institute-of-musicology/miscellanea/qui-musicam-in-se-habet.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989705v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782869311039-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05475599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOUR2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-fiala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5497-1468" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/054056942" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14955528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Anheim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.345.0367" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18518945" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05165243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pugin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix van Berchum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Thomae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17613/gwvsx-q0c26" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7851991" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foscarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245689v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947745v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05488776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18231291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11372270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04752651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.5.132950" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625135.3625140" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910789v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Saulnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-du-moyen-age-collectif/9782021460353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/music/medieval-and-renaissance-music/cambridge-history-fifteenth-century-music" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245752v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Alden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.areditions.com/publications/american-institute-of-musicology/miscellanea/qui-musicam-in-se-habet.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989694v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05317411v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782869311039-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05475599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOUR2018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Crogiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Desmurs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Simonnot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>