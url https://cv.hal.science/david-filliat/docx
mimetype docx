--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -2819,758 +2819,758 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Rule Learning for Reactive Activity Recognition in Event-Driven RL Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Exploration d'environnements souterrains par déploiement et réorganisation d'une chaîne de drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tubingen Germany, France</w:t>
+              <w:t xml:space="preserve">JFSMA 2025 - Journées Francophones des Système Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302145v1</w:t>
+                <w:t xml:space="preserve">hal-05230431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d'environnements souterrains par déploiement et réorganisation d'une chaîne de drones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+                <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2025 - Journées Francophones des Système Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Robotics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stuttgart, Germany. pp.236-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230431v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Xu</w:t>
+                <w:t xml:space="preserve">Interpretable Rule Learning for Reactive Activity Recognition in Event-Driven RL Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Robotics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eighteenth European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen Germany, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05111994v1</w:t>
+                <w:t xml:space="preserve">hal-05302145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modèles de fondation pour la navigation tout-terrain</w:t>
+                <w:t xml:space="preserve">NAMOUnc: Navigation Among Movable Obstacles with Decision Making on Uncertainty Interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Picard</w:t>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dezons</w:t>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoubin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, France. pp.139-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013806300003982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191089v1</w:t>
+                <w:t xml:space="preserve">hal-05492850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAMOUnc: Navigation Among Movable Obstacles with Decision Making on Uncertainty Interval</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoubin Chen</w:t>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marbella, France. pp.139-149, </w:t>
+              <w:t xml:space="preserve">European Robotic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013806300003982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492850v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
+                <w:t xml:space="preserve">Analyse des modèles de fondation pour la navigation tout-terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Quentin Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dezons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Robotic Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle (PFIA 2025), Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111999v1</w:t>
+                <w:t xml:space="preserve">hal-05191089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Underground Environments by Deploying and Reconfiguring a Chain of Visually Connected UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Fleuriel</w:t>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMR 2025 - European Conference on Mobile Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Padoue, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3807,64 +3807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4590,64 +4590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation among movable obstacles using machine learning based total time cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,64 +4698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task and motion planning methods: applications and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,247 +5384,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Sensory Commutativity of Action Sequences for Embodied Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+                <w:t xml:space="preserve">RobotDrlSim: A real time robot simulation platform for reinforcement learning and human interactive demonstration learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Garcia Ortiz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xvdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaorun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Learning in Artificial Open Worlds at ICML20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
+              <w:t xml:space="preserve">MSOTA 2020 - 3rd International Conference on Modeling, Simulation and Optimization Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Beijing / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123920v1</w:t>
+                <w:t xml:space="preserve">hal-03021400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobotDrlSim: A real time robot simulation platform for reinforcement learning and human interactive demonstration learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shenghan Xie</w:t>
+                <w:t xml:space="preserve">On the Sensory Commutativity of Action Sequences for Embodied Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaorun Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Garcia Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSOTA 2020 - 3rd International Conference on Modeling, Simulation and Optimization Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Beijing / Virtual, China</w:t>
+              <w:t xml:space="preserve">Workshop on Learning in Artificial Open Worlds at ICML20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021400v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory Prediction of Traffic Agents: Incorporating context into machine learning approaches</w:t>
               </w:r>
@@ -5718,51 +5718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object Detection for Embodied Agents using Sensory Commutativity of Action Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Garcia Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5794,282 +5794,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual Reinforcement Learning deployed in Real-life using Policy Distillation and Sim2Real Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep unsupervised state representation learning with robotic priors: a robustness analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Traoré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Te Sun</w:t>
+                <w:t xml:space="preserve">Mathieu Seurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on “Multi-Task and Lifelong Reinforcement Learning”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2019.8852042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285839v1</w:t>
+                <w:t xml:space="preserve">hal-02381375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep unsupervised state representation learning with robotic priors: a robustness analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continual Reinforcement Learning deployed in Real-life using Policy Distillation and Sim2Real Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xinrui Li</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML Workshop on “Multi-Task and Lifelong Reinforcement Learning”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381375v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal Replay vs Conditional Replay for Continual Learning</w:t>
               </w:r>
@@ -6163,51 +6163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCORL: Continual reinforcement learning via policy distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,472 +6610,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Models from the perspective of Continual Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goudou</w:t>
+                <w:t xml:space="preserve">Applying map-masks to Trajectory Prediction for Interacting Traffic-Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshakh Palli Thazha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Deep Learning for Automated Driving (DLAD) workshop, IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951954v1</w:t>
+                <w:t xml:space="preserve">hal-02393250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying map-masks to Trajectory Prediction for Interacting Traffic-Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vyshakh Palli Thazha</w:t>
+                <w:t xml:space="preserve">Generative Models from the perspective of Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning for Automated Driving (DLAD) workshop, IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393250v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flatland: a Lightweight First-Person 2-D Environment for Reinforcement Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
+                <w:t xml:space="preserve">Don't forget, there is more than forgetting: new metrics for Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Lomonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maltoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Continual Unsupervised Sensorimotor Learning, ICDL-EpiRob 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Continual Learning, NeurIPS 2018 (Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951945v1</w:t>
+                <w:t xml:space="preserve">hal-01951488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't forget, there is more than forgetting: new metrics for Continual Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Lomonaco</w:t>
+                <w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Maltoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Continual Learning, NeurIPS 2018 (Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951488v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continual State Representation Learning for Reinforcement Learning using Generative Replay</w:t>
               </w:r>
@@ -7150,118 +7120,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flatland: a Lightweight First-Person 2-D Environment for Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+                <w:t xml:space="preserve">Louis Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Continual Unsupervised Sensorimotor Learning, ICDL-EpiRob 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699842v1</w:t>
+                <w:t xml:space="preserve">hal-01951945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning structure-from-motion from motion</w:t>
               </w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Multirobot Distributed Receding Horizon Motion Planning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Mendes Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7610,51 +7610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,321 +7703,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587652v1</w:t>
+                <w:t xml:space="preserve">hal-01808539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. </w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bonn, Germany. pp.67-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808539v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Look At This One &amp;quot; Detection sharing between modality-independent classifiers for robotic discovery of people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8094,64 +8094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DOR - 10th Eurographics Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.1-6, </w:t>
@@ -8202,51 +8202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8405,51 +8405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Distributed Receding Horizon Motion Planning and Control for Mobile Multi-Robot Dynamic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Mendes Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8509,51 +8509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina M Panchea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8695,64 +8695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'algorithmes de classification par réseau de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8784,217 +8784,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison between NMF and LDA for active cross-situational object-word learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+                <w:t xml:space="preserve">On the Use of Intrinsic Motivation for Visual Saliency Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370853v1</w:t>
+                <w:t xml:space="preserve">hal-01370850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Intrinsic Motivation for Visual Saliency Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Craye</w:t>
+                <w:t xml:space="preserve">An experimental comparison between NMF and LDA for active cross-situational object-word learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370850v1</w:t>
+                <w:t xml:space="preserve">hal-01370853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Framework for Preventive Assistance at Road Intersections</w:t>
               </w:r>
@@ -9531,247 +9531,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology-Based Context Awareness for Driving Assistance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dearborn, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096094v1</w:t>
+                <w:t xml:space="preserve">hal-01012078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Context Awareness for Driving Assistance Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dearborn, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012078v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network based 2D/3D fusion for robotic object recognition</w:t>
               </w:r>
@@ -10131,546 +10131,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental object learning through manipulation and human demonstration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Unusual Behaviours for Estimation of Context Awareness at Road Intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalya Lyubova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA Mobile Manipulation Workshop on Interactive Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Germany</w:t>
+              <w:t xml:space="preserve">5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.313-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839519v1</w:t>
+                <w:t xml:space="preserve">hal-01215563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Unusual Behaviours for Estimation of Context Awareness at Road Intersections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Armand</w:t>
+                <w:t xml:space="preserve">Developmental object learning through manipulation and human demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Planning, Perception and Navigation for Intelligent Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.313-318</w:t>
+              <w:t xml:space="preserve">ICRA Mobile Manipulation Workshop on Interactive Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215563v1</w:t>
+                <w:t xml:space="preserve">hal-00839519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Geometric and Energy-Based Point Cloud Semantic Segmentation Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabio A. González O.</w:t>
+                <w:t xml:space="preserve">Modelling Stop Intersection Approaches using Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Mobile Robotics (ECMR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECMR.2013.6698825⟩</w:t>
+              <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963863v1</w:t>
+                <w:t xml:space="preserve">hal-00919680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance-based segmentation of indoors/outdoors sequences of spherical views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.1946-1951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Stop Intersection Approaches using Gaussian Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Armand</w:t>
+                <w:t xml:space="preserve">A Comparison of Geometric and Energy-Based Point Cloud Semantic Segmentation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola K. Rozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio A. González O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">6th European Conference on Mobile Robotics (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2013, Barcelona, Spain. pp.88-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECMR.2013.6698825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919680v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
               </w:r>
@@ -10957,286 +10957,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Learning for Object Perception</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Anzalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSys2012 Workshop on Deep Hierarchies in Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Santa Monica, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755300v1</w:t>
+                <w:t xml:space="preserve">hal-00755297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and human interaction for developmental learning of objects and affordances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Learning for Object Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 12th IEEE-RAS International Conference on Humanoid Robots - HUMANOIDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CogSys2012 Workshop on Deep Hierarchies in Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2012.6651528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755297v1</w:t>
+                <w:t xml:space="preserve">hal-00755300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological segmentation of indoors/outdoors sequences of spherical views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11274,51 +11274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Approach for Interactive Object Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12327,213 +12327,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00541794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Combining Odometry and Visual Loop-Closure Detection for Consistent Topo-Metrical Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th IEEE-RAS International Conference on Humanoid Robot</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2010021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00438564v1</w:t>
+                <w:t xml:space="preserve">hal-00652602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Odometry and Visual Loop-Closure Detection for Consistent Topo-Metrical Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+                <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on COGnitive systems with Interactive Sensors (COGIS2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 9th IEEE-RAS International Conference on Humanoid Robot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro/2010021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652602v1</w:t>
+                <w:t xml:space="preserve">inria-00438564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual topological SLAM and global localization</w:t>
               </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - Late Breacking results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, Saudi Arabia. Late Breacking results</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14148,64 +14148,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of classical and learning based approaches in task and motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14554,336 +14554,454 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Open-Source LiDAR and Monocular Off-Road Autonomous Navigation Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+                <w:t xml:space="preserve">Adrien Poiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+                <w:t xml:space="preserve">Sébastien Kerbourc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léni Kenneth Le Goff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562103v1</w:t>
+                <w:t xml:space="preserve">hal-05582112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised state representation learning with robotic priors: a robustness benchmark</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinrui Li</w:t>
+                <w:t xml:space="preserve">DREAM Architecture: a Developmental Approach to Open-Ended Learning in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Díaz Rodríguez</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léni Kenneth Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coninx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644423v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unsupervised state representation learning with robotic priors: a robustness benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Seurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gated networks: an inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14891,51 +15009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14945,100 +15063,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et estimation globale de la position pour un robot mobile autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université Pierre et Marie Curie - Paris VI, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00655469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15048,91 +15166,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation, perception et apprentissage pour la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université Pierre et Marie Curie - Paris VI, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00649692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15142,105 +15260,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique Mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. Robotique Mobile, ENSTA ParisTech, 2011, pp.175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00655005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15308,51 +15426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0967C35"/>
+    <w:nsid w:val="5EA817ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15539,51 +15657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Craye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goudou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lomonaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maltoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2725304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2806227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01122633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9445-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2352401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00007-X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00008-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kodjabachian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleuriel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dezons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492850v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sandretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013806300003982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04628067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Quere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Silverio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04488071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.08537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04135292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia-Ortiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xvdong Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghan Xie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorun Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli-Thazha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285839v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seurin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852042" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Raffin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli Thazha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951945v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Hagen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mendes Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989081" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392947v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072784v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839519v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845450v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoulie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728466" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2013.6739655" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755298v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252606" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599674v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baillie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hocquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652464v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979908" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25992-0_34" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652602v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00641356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650681" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00640996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655171v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dalgalarrondo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufourd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547270" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574471v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574472v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655006v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644423v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649692v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00655005v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Craye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goudou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lomonaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maltoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2725304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2806227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01122633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9445-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2352401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00007-X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00008-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kodjabachian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleuriel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sandretto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013806300003982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dezons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04628067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Quere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Silverio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04488071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.08537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04135292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia-Ortiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xvdong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghan Xie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorun Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli-Thazha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seurin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Raffin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli Thazha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Hagen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mendes Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989081" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392947v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012078v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072784v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728466" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoulie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2013.6739655" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755298v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252606" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599674v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baillie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hocquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652464v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979908" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25992-0_34" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00641356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650681" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00640996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655171v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dalgalarrondo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufourd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547270" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574471v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574472v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655006v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poir&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerbourc'H" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644423v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649692v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00655005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>