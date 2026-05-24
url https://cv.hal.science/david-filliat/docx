--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -765,278 +765,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring to learn visual saliency: The RL-IAC approach</w:t>
+                <w:t xml:space="preserve">Continual Learning for Robotics: Definition, Framework, Learning Strategies, Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Craye</w:t>
+                <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Lesort</w:t>
+                <w:t xml:space="preserve">Vincenzo Lomonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Maltoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2019.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959882v1</w:t>
+                <w:t xml:space="preserve">hal-02381343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual Learning for Robotics: Definition, Framework, Learning Strategies, Opportunities and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Exploring to learn visual saliency: The RL-IAC approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Craye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Stoian</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Maltoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Goudou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.244-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2019.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381343v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison studies on active cross-situational object-word learning using Non-Negative Matrix Factorization and Latent Dirichlet Allocation</w:t>
               </w:r>
@@ -1260,77 +1260,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State Representation Learning for Control: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1377,77 +1377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioVision: a Biomimetics Platform for Intrinsically Motivated Visual Saliency Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,278 +1930,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Human-Robot Interfaces on the Learning of Visual Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object learning through active exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Danieau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (2), pp.525-541. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2228134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758241v1</w:t>
+                <w:t xml:space="preserve">hal-00919694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object learning through active exploration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Human-Robot Interfaces on the Learning of Visual Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Droniou</w:t>
+                <w:t xml:space="preserve">Pierre Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Padois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Danieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.525-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2228134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919694v1</w:t>
+                <w:t xml:space="preserve">hal-00758241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Odometry and Visual Loop-Closure Detection for Consistent Topo-Metrical Mapping</w:t>
               </w:r>
@@ -2819,1623 +2819,1623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration d'environnements souterrains par déploiement et réorganisation d'une chaîne de drones</w:t>
+                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Fleuriel</w:t>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA 2025 - Journées Francophones des Système Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padova, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230431v1</w:t>
+                <w:t xml:space="preserve">hal-05321746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
+                <w:t xml:space="preserve">Exploration d'environnements souterrains par déploiement et réorganisation d'une chaîne de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Marsal</w:t>
+                <w:t xml:space="preserve">Mathis Fleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Robotics Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFSMA 2025 - Journées Francophones des Système Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111994v1</w:t>
+                <w:t xml:space="preserve">hal-05230431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Rule Learning for Reactive Activity Recognition in Event-Driven RL Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Recovering Dense Metric Depth in Indoor Scenes from Monocular Depth Foundation Models and 2D LiDARs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth European Workshop on Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Robotics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stuttgart, Germany. pp.236-241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302145v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAMOUnc: Navigation Among Movable Obstacles with Decision Making on Uncertainty Interval</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shoubin Chen</w:t>
+                <w:t xml:space="preserve">Interpretable Rule Learning for Reactive Activity Recognition in Event-Driven RL Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighteenth European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen Germany, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492850v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAMOUnc: Navigation Among Movable Obstacles with Decision Making on Uncertainty Interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Shoubin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Robotic Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, France. pp.139-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013806300003982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111999v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modèles de fondation pour la navigation tout-terrain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Dezons</w:t>
+                <w:t xml:space="preserve">Improving Off-Road LiDAR Semantic Segmentation with Spatial Context and Auxiliary Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Dayal Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Robotic Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stuttgart (Germany), Germany. pp.300-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-89471-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191089v1</w:t>
+                <w:t xml:space="preserve">hal-05111999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Underground Environments by Deploying and Reconfiguring a Chain of Visually Connected UAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Vanneaux</w:t>
+                <w:t xml:space="preserve">Analyse des modèles de fondation pour la navigation tout-terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dezons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMR 2025 - European Conference on Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Padoue, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">Journée Défense et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle (PFIA 2025), Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230444v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved monocular depth prediction using distance transform over pre-semantic contours with self-supervised neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+                <w:t xml:space="preserve">Exploring Underground Environments by Deploying and Reconfiguring a Chain of Visually Connected UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Fleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECMR 2025 - European Conference on Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padoue, Italy. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430193v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication strategies for environment exploration using a frontier-guided Decentralised MCTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jeannin</w:t>
+                <w:t xml:space="preserve">Improved monocular depth prediction using distance transform over pre-semantic contours with self-supervised neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Hariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Multi-Robot &amp; Multi-Agent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville, France. pp.21868-21879, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52734.2025.02037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500946v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Domain Generalisable LiDAR Semantic Segmentation In Off-Road Environments with Auxiliary Tasks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Communication strategies for environment exploration using a frontier-guided Decentralised MCTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Putot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 European Conference on Mobile Robots (ECMR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Multi-Robot &amp; Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Singapour, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321746v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On double descent in reinforcement learning with LSTD and random features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Berthier</w:t>
+                <w:t xml:space="preserve">Open the Chests: An Environment for Activity Recognition and Sequential Decision Problems Using Temporal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goran Frehse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Temporal Representation and Reasoning (TIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2024.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628067v1</w:t>
+                <w:t xml:space="preserve">hal-04747440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InfraParis: A multi-modal and multi-task autonomous driving dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Hariat</w:t>
+                <w:t xml:space="preserve">On double descent in reinforcement learning with LSTD and random features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuanlong Yu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloïse Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Frehse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2024 - The Twelfth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321062v1</w:t>
+                <w:t xml:space="preserve">hal-04628067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic approach for learning and adapting shared control skills with the human in the loop</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InfraParis: A multi-modal and multi-task autonomous driving dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Hariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2024 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACV 2024 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACV57701.2024.00295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496397v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open the Chests: An Environment for Activity Recognition and Sequential Decision Problems Using Temporal Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">A probabilistic approach for learning and adapting shared control skills with the human in the loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Silverio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Temporal Representation and Reasoning (TIME)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2024 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, YOKOHAMA, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747440v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebalancing gradient to improve self-supervised co-training of depth, odometry and optical flow predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Hariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4590,64 +4590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation among movable obstacles using machine learning based total time cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4692,399 +4692,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task and motion planning methods: applications and limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanlong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Kchir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrei Bursuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2022 - 19th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011314000003271⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv,, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744923v1</w:t>
+                <w:t xml:space="preserve">hal-03775954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain invariant Q-learning for model-free robust continuous control under visual distractions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
+                <w:t xml:space="preserve">Task and motion planning methods: applications and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Kchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - Deep Reinforcement Learning Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICINCO 2022 - 19th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. pp.476-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011314000003271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135292v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latent Discriminant deterministic Uncertainty</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain invariant Q-learning for model-free robust continuous control under visual distractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaonary Rabarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS 2022 - Deep Reinforcement Learning Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-19775-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03775954v1</w:t>
+                <w:t xml:space="preserve">hal-04135292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Semantic Information to Improve Generalization of Reinforcement Learning Policies for Autonomous Driving</w:t>
               </w:r>
@@ -5794,1128 +5794,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep unsupervised state representation learning with robotic priors: a robustness analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Training Discriminative Models to Evaluate Generative Ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Seurin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+                <w:t xml:space="preserve">Andrei Stoain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381375v1</w:t>
+                <w:t xml:space="preserve">hal-02285834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual Reinforcement Learning deployed in Real-life using Policy Distillation and Sim2Real Transfer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying map-masks to Trajectory Prediction for Interacting Traffic-Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyshakh Palli Thazha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on “Multi-Task and Lifelong Reinforcement Learning”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Deep Learning for Automated Driving (DLAD) workshop, IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285839v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal Replay vs Conditional Replay for Continual Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Generative Models from the perspective of Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Stoian</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285835v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCORL: Continual reinforcement learning via policy distillation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Deep unsupervised state representation learning with robotic priors: a robustness analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Seurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinrui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS workshop on Deep Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2019 - International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2019.8852042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381494v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling feature extraction from policy learning: assessing benefits of state representation learning in goal based robotics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Continual Reinforcement Learning deployed in Real-life using Policy Distillation and Sim2Real Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPiRL 2019 : Workshop on Structure and Priors in Reinforcement Learning at ICLR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">ICML Workshop on “Multi-Task and Lifelong Reinforcement Learning”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285831v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-Based Disentangled Representation Learning requires Interaction with Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
+                <w:t xml:space="preserve">Marginal Replay vs Conditional Replay for Continual Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2019 6 Neural Information Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICANN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379399v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Discriminative Models to Evaluate Generative Ones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">DISCORL: Continual reinforcement learning via policy distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Te Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanghang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">NeurIPS workshop on Deep Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285834v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying map-masks to Trajectory Prediction for Interacting Traffic-Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupling feature extraction from policy learning: assessing benefits of state representation learning in goal based robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vyshakh Palli Thazha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ashley Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Lesort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Learning for Automated Driving (DLAD) workshop, IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">SPiRL 2019 : Workshop on Structure and Priors in Reinforcement Learning at ICLR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393250v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Models from the perspective of Continual Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry-Based Disentangled Representation Learning requires Interaction with Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN - International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">NeurIPS 2019 6 Neural Information Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951954v1</w:t>
+                <w:t xml:space="preserve">hal-02379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don't forget, there is more than forgetting: new metrics for Continual Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Lomonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Maltoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Continual Learning, NeurIPS 2018 (Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6934,213 +6934,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+                <w:t xml:space="preserve">Continual State Representation Learning for Reinforcement Learning using Generative Replay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Caselles-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Continual Learning, NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699842v1</w:t>
+                <w:t xml:space="preserve">hal-01951399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continual State Representation Learning for Reinforcement Learning using Generative Replay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Garcia-Ortiz</w:t>
+                <w:t xml:space="preserve">Generic Object Discrimination for Mobile Assistive Robots using Projective Light Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Continual Learning, NeurIPS 2018 - Thirty-second Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACVW 2018 : IEEE Winter Conference on Applications of Computer Vision, Workshop CV-AAL - Computer Vision for Active and Assisted Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Reno, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WACVW.2018.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951399v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatland: a Lightweight First-Person 2-D Environment for Reinforcement Learning</w:t>
               </w:r>
@@ -7273,51 +7273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chevalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7502,51 +7502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation of a Multirobot Distributed Receding Horizon Motion Planning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Mendes Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7584,90 +7584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-RL Toolbox: Environments, Datasets and Evaluation Metrics for State Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7703,918 +7703,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
+                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Guerry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808539v1</w:t>
+                <w:t xml:space="preserve">hal-01493576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SnapNet-R: Consistent 3D Multi-View Semantic Labeling for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshop (ICCVW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2017.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587652v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look At This One &amp;quot; Detection sharing between modality-independent classifiers for robotic discovery of people</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+                <w:t xml:space="preserve">End-to-end depth from motion with stabilized monocular videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ECMR 2017 - European Conference on Mobile Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Unmanned Aerial Vehicles in Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bonn, Germany. pp.67-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W3-67-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628762v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHREC'17 Track: 3D Hand Gesture Recognition Using a Depth and Skeletal Dataset</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Look At This One &amp;quot; Detection sharing between modality-independent classifiers for robotic discovery of people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DOR - 10th Eurographics Workshop on 3D Object Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ECMR 2017 - European Conference on Mobile Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563505v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SHREC'17 Track: 3D Hand Gesture Recognition Using a Depth and Skeletal Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adina M Panchea</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Vandeborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3DOR - 10th Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lyon, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3dor.20171049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574921v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi range Real-time depth inference from a monocular stabilized footage using a Fully Convolutional Neural Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+                <w:t xml:space="preserve">BoxRRT* -A Reliable Motion Planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina M Panchea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mobile Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA ParisTech, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th Summer Workshop on Interval Methods, and 3rd International Symposium on Set Membership - Applications, Reliability and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587658v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Distributed Receding Horizon Motion Planning and Control for Mobile Multi-Robot Dynamic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lucet</w:t>
+                <w:t xml:space="preserve">Multi range Real-time depth inference from a monocular stabilized footage using a Fully Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2017 - IEEE International Conference on Robotics and Automation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Mobile Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA ParisTech, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01530977v1</w:t>
+                <w:t xml:space="preserve">hal-01587658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Reliable Robust Motion Planners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+                <w:t xml:space="preserve">Real-Time Distributed Receding Horizon Motion Planning and Control for Mobile Multi-Robot Dynamic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Mendes Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">ICRA 2017 - IEEE International Conference on Robotics and Automation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8263805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493576v1</w:t>
+                <w:t xml:space="preserve">hal-01530977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Iterative Algorithm for Forward-Parameterized Skill Discovery</w:t>
               </w:r>
@@ -8695,64 +8695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'algorithmes de classification par réseau de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8784,217 +8784,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Intrinsic Motivation for Visual Saliency Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Craye</w:t>
+                <w:t xml:space="preserve">An experimental comparison between NMF and LDA for active cross-situational object-word learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370850v1</w:t>
+                <w:t xml:space="preserve">hal-01370853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison between NMF and LDA for active cross-situational object-word learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bordes</w:t>
+                <w:t xml:space="preserve">On the Use of Intrinsic Motivation for Visual Saliency Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370853v1</w:t>
+                <w:t xml:space="preserve">hal-01370850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Framework for Preventive Assistance at Road Intersections</w:t>
               </w:r>
@@ -9075,77 +9075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment Exploration for Object-Based Visual Saliency Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robotics and Automation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9170,77 +9170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RL-IAC: An Exploration Policy for Online Saliency Learning on an Autonomous Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9265,77 +9265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration Strategies for Incremental Learning of Object-Based Visual Saliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9360,77 +9360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage incrémental de la saillance visuelle pour des applications robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Goudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9796,51 +9796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on artificial neural networks (ESANN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bruges, Belgium. pp.127 - 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Assistive Computer Vision and Robotics (ACVR), in conjunction with European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10321,226 +10321,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Stop Intersection Approaches using Gaussian Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Armand</w:t>
+                <w:t xml:space="preserve">Appearance-based segmentation of indoors/outdoors sequences of spherical views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.1946-1951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919680v1</w:t>
+                <w:t xml:space="preserve">hal-00845450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance-based segmentation of indoors/outdoors sequences of spherical views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+                <w:t xml:space="preserve">Modelling Stop Intersection Approaches using Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ibanez-Guzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International IEEE Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2013.6728466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845450v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Geometric and Energy-Based Point Cloud Semantic Segmentation Methods</w:t>
               </w:r>
@@ -10552,51 +10552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola K. Rozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio A. González O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10695,51 +10695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11002,51 +11002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gérardeaux-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11179,64 +11179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological segmentation of indoors/outdoors sequences of spherical views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11417,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duceux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies for Practical Robot Applications (TePRA), 2012 IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, United States. pp.127 - 132, </w:t>
@@ -11493,576 +11493,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software architecture for an exploration robot based on Urbi</w:t>
+                <w:t xml:space="preserve">Combined Vision and Frontier-Based Exploration Strategies for Semantic Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Baillie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+                <w:t xml:space="preserve">Islem Jebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Asia Conference on Informatics in Control, Automation and Robotics (CAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, China. pp.237-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25992-0_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00599674v1</w:t>
+                <w:t xml:space="preserve">hal-00741266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Software architecture for an exploration robot based on Urbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Baillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islem Jebari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+                <w:t xml:space="preserve">Akim Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duceux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassène Tekaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Klein</w:t>
+                <w:t xml:space="preserve">Quentin Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Technologies for Practical Robot Applications (TePRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th National Conference on Control Architectures of Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 12 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652471v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative localization using vision and odometry for path following in topo-metric maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-sensor semantic mapping and exploration of indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Jebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassène Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mobile Robotics (ECMR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Technologies for Practical Robot Applications (TePRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.151 - 156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEPRA.2011.5753498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652479v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental topo-metric SLAM using vision and robot odometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative localization using vision and odometry for path following in topo-metric maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Mobile Robotics (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sweden. pp.303-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652464v1</w:t>
+                <w:t xml:space="preserve">hal-00652479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Vision and Frontier-Based Exploration Strategies for Semantic Mapping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental topo-metric SLAM using vision and robot odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Asia Conference on Informatics in Control, Automation and Robotics (CAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, China. pp.237-244, </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, China. pp.4067 - 4073, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25992-0_34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5979908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741266v1</w:t>
+                <w:t xml:space="preserve">hal-00652464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bag-of-features framework for incremental learning of speech invariants in unsegmented audio streams</w:t>
               </w:r>
@@ -12143,51 +12143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using mediator objects to easily and robustly teach visual objects to a robot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12238,51 +12238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of three Interfaces allowing Non-expert Users to Teach New Visual Objects to a Robot and their Impact on Learning Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12424,51 +12424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,51 +12649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated system for teaching new visually grounded words to a robot for non-expert users using a mobile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12725,168 +12725,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00420249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Visual Loop-Closure Detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive learning of visual topological navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.1842 - 1847, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.248 - 254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647371v1</w:t>
+                <w:t xml:space="preserve">hal-00641356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental vision-based topological SLAM</w:t>
+                <w:t xml:space="preserve">Real-Time Visual Loop-Closure Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
@@ -12904,160 +12865,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, 2008. IROS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1031 - 1036, </w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.1842 - 1847, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647374v1</w:t>
+                <w:t xml:space="preserve">hal-00647371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive learning of visual topological navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incremental vision-based topological SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.248 - 254, </w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, 2008. IROS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1031 - 1036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641356v1</w:t>
+                <w:t xml:space="preserve">hal-00647374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A visual bag of words method for interactive qualitative localization and mapping</w:t>
               </w:r>
@@ -13348,252 +13348,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integration of two control architectures of action selection and navigation inspired by neural circuits in the vertebrates: The basal ganglia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Girard</w:t>
+                <w:t xml:space="preserve">Controlling the autonomy of a reconnaissance robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Neural Computation and Psychology Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Defense and Security 2004 Symposium. Unmanned Ground Vehicle Technology VI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.547270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016409v1</w:t>
+                <w:t xml:space="preserve">hal-00655171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the autonomy of a reconnaissance robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dufourd</w:t>
+                <w:t xml:space="preserve">An integration of two control architectures of action selection and navigation inspired by neural circuits in the vertebrates: The basal ganglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arcady Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense and Security 2004 Symposium. Unmanned Ground Vehicle Technology VI Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Neural Computation and Psychology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, University of Kent, United Kingdom. pp.72-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.547270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655171v1</w:t>
+                <w:t xml:space="preserve">hal-00016409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global localization and topological map learning for robot navigation</w:t>
               </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ravaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems - Late Breacking results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, Saudi Arabia. Late Breacking results</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14148,90 +14148,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of classical and learning based approaches in task and motion planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Kchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14594,64 +14594,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open-Source LiDAR and Monocular Off-Road Autonomous Navigation Stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Poiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14830,77 +14830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised state representation learning with robotic priors: a robustness benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Lesort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Seurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Díaz Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14983,51 +14983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freek Stulp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15426,51 +15426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EA817ED"/>
+    <w:nsid w:val="837ED7F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15657,51 +15657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Craye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goudou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lomonaco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maltoni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2725304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2806227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01122633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9445-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2352401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00007-X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00008-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kodjabachian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleuriel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492850v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sandretto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013806300003982" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dezons" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeannin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04628067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Quere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Silverio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04488071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.08537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04135292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia-Ortiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xvdong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghan Xie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorun Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli-Thazha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seurin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852042" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghang Cai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Raffin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285834v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393250v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli Thazha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951399v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Hagen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mendes Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989081" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370850v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392947v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012078v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072784v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728466" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoulie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2013.6739655" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755298v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252606" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599674v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baillie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hocquet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652464v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979908" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741266v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25992-0_34" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00641356v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650681" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00640996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655171v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dalgalarrondo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufourd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547270" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574471v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574472v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655006v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poir&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerbourc'H" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644423v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649692v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00655005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Franchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316346v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brellmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Frehse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lamas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.09.022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Sun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.04.227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Lesort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lomonaco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Maltoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.12.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Craye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goudou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bordes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2017.2725304" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01889947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hospedales" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858558v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2018.07.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728340v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2018.2806227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01122633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazeille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Battesti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2014-0116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9445-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137529v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mangin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis ten Bosch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140732.t005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagorce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sio-Hoi Ieng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Benosman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2352401" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danieau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2228134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004514" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/105971230501300204" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00007-X" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1389-0417(03)00008-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021228v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kodjabachian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Dayal Mathur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163269" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Fleuriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vanneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_36" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492850v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sandretto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoubin Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013806300003982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89471-8_46" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dezons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230444v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Hariat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeannin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goubault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04628067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Berthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanlong Yu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACV57701.2024.00295" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496397v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Quere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Silverio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04488071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dupuis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaonary Rabarisoa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.08537" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04250608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775954v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bursuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubuisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19775-8_15" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Kchir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011314000003271" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04135292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Cuong Pham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377783v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Caselles-Dupr&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia-Ortiz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9533683" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021400v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xvdong Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghan Xie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorun Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Garcia Ortiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli-Thazha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285834v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshakh Palli Thazha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951954v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2019.8852042" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285835v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanghang Cai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Raffin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Hill" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WACVW.2018.00013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Hagen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pinard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chevalley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marzat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Makarov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/control.2018.8516765" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mendes Filho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina M Panchea" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8263805" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Plyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.85" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W3-67-2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Smedt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Wannous" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20171049" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530977v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989081" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Matricon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354102v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370853v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392947v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012078v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012090v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Caron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072784v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087392v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duceux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ibanez-Guzman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839519v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Lyubova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoulie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728466" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00963863v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola K. Rozo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Gonz&#225;lez O." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2013.6698825" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919649v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2013.6739655" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G&#233;rardeaux-Viret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2012.6651528" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752909v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755298v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252606" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755295v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TePRA.2012.6215666" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741266v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Jebari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25992-0_34" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599674v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Baillie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akim Demaille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hocquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652471v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Tekaya" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Klein" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEPRA.2011.5753498" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652479v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652464v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979908" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541798v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541794v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2010021" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652601v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420249v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00641356v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650681" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647371v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543475" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00647374v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650675" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00640996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364080" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655111v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016411v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lach&#232;ze" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655171v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dalgalarrondo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufourd" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.547270" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573205v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574471v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424044v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ravaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04316434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48303-5_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1775-1_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574472v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655006v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poir&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerbourc'H" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562103v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ni Kenneth Le Goff" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644423v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Masson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00649692v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00655005v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>