--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1657,425 +1657,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two View Line-Based Motion and Structure Estimation for Planar Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
+                <w:t xml:space="preserve">Developing 3D vision systems for transparent objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindra Rantoson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.1117/2.1201207.004354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1201207.004354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726075v1</w:t>
+                <w:t xml:space="preserve">hal-00748251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing 3D vision systems for transparent objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+                <w:t xml:space="preserve">Vision Based UAV Attitude Estimation: Progress and Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rindra Rantoson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/2.1201207.004354⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.295-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10846-011-9588-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748251v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision Based UAV Attitude Estimation: Progress and Insights</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+                <w:t xml:space="preserve">Two View Line-Based Motion and Structure Estimation for Planar Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.28-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759018v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and comparison of Non Conventional Imaging Systems for 3D Digitization of Transparent Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rindra Rantoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2), pp.021105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33, pp.2292-2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of transparent objects digitization from visible fluorescence UV-induced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Rantoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolz Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,606 +2336,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion et Développement d'un Master Erasmus Mundus - L'Exemple du VIBOT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual tracking with omnidirectional cameras: an efficient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (Hors-Série 1), pp.1004. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (21), pp.1183 - 1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/2011004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2011.2838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618557v1</w:t>
+                <w:t xml:space="preserve">hal-00637343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tracking with omnidirectional cameras: an efficient approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promotion et Développement d'un Master Erasmus Mundus - L'Exemple du VIBOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rameau</w:t>
+                <w:t xml:space="preserve">Herma Adema-Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Sidibé</w:t>
+                <w:t xml:space="preserve">David Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Demonceaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (21), pp.1183 - 1184. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (Hors-Série 1), pp.1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2011.2838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637343v1</w:t>
+                <w:t xml:space="preserve">hal-00618557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Programs and their Extension in the field of Computer Vision, Color and Robotics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herma Adema-Labille</w:t>
+                <w:t xml:space="preserve">3-D Scanning of Nonopaque Objects by Means of Imaging Emitted Structured Infrared Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Torres</w:t>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gönen Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aytul Ercil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Truchetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elektronika ir elektrotechnika - Electronics and Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (11), pp.2898 - 2906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2010.2046694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583148v1</w:t>
+                <w:t xml:space="preserve">hal-00565019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Scanning of Nonopaque Objects by Means of Imaging Emitted Structured Infrared Patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Truchetet</w:t>
+                <w:t xml:space="preserve">European Programs and their Extension in the field of Computer Vision, Color and Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herma Adema-Labille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Elektronika ir elektrotechnika - Electronics and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (6), pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565019v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning From Heating: 3D Shape Estimation of Transparent Objects from Local Surface Heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gönen Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4871,276 +4871,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+                <w:t xml:space="preserve">Evolutionary algorithm for positioning cameras networks mounted on UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Strubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Saad Naufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Intelligent Vehicles Symposium (IV), 2017 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Los Angeles, CA, United States. pp.1758-1763, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2017.7995961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690229v1</w:t>
+                <w:t xml:space="preserve">hal-01588439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic 3D Scene Reconstruction and Enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Reconstruction from Specialized Wide Field of View Camera System Using Unified Spherical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cansen Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR 19th International Conference in Image Analysis and Processing (ICIAP17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Image Analysis and Processing (ICIAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ Catania, Dept Math &amp; Comp Sci, Image Proc Lab; iCTLab; Micron; STMicroelectronics, Sep 2017, Catania, Italy. pp.495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68560-1_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569314v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Omni-RGB+D Camera Rig Calibration and Fusion using Unified Camera Model for 3D Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5189,474 +5203,460 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2266945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Motion Artifact on Digital Camera Based Heart Rate Measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Saad</w:t>
+                <w:t xml:space="preserve">Dynamic 3D Scene Reconstruction and Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cansen Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Engineering in Medicine and Biology Society (EMBC) Jul 2017, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">IAPR 19th International Conference in Image Analysis and Processing (ICIAP17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628324v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithm for positioning cameras networks mounted on UAV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Strubel</w:t>
+                <w:t xml:space="preserve">From Nowhere to Everywhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Intelligent Vehicles Symposium (IV), 2017 IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 27th EAEEIE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2017.7995961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01588439v1</w:t>
+                <w:t xml:space="preserve">hal-01690229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction from Specialized Wide Field of View Camera System Using Unified Spherical Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fofi</w:t>
+                <w:t xml:space="preserve">Effect of Motion Artifact on Digital Camera Based Heart Rate Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Analysis and Processing (ICIAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 39th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Engineering in Medicine and Biology Society (EMBC) Jul 2017, Jeju Island, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890313v1</w:t>
+                <w:t xml:space="preserve">hal-01628324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic and Administrative Tandems in European Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herma Adema-Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Labrégère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,51 +5893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on 3D Vision (3DV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5956,511 +5956,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and calibration of an omni-RGB+D camera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ralph Seulin</w:t>
+                <w:t xml:space="preserve">Fast Earth Mover's Distance Computation for Catadioptric Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Usman,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Ubiquitous Robots and Ambient Intelligence (URAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> 23rd IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2485-2489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484793v1</w:t>
+                <w:t xml:space="preserve">hal-01464042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Source Selection for Image Photoplethysmography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abul Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Aamir Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saad,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Karasfi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Salih Ali,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Taipei, Taiwan. pp.455-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Metric for Rate of Background Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abul Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Aamir Saeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2016, Taipei, Taiwan. pp.385-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Earth Mover's Distance Computation for Catadioptric Image Sequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+                <w:t xml:space="preserve">Design and calibration of an omni-RGB+D camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Zawawi Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Mazen Hittawe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 23rd IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Ubiquitous Robots and Ambient Intelligence (URAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Xian, China. pp.386 - 387, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URAI.2016.7734066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464042v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D de scènes dynamiques par segmentation au sens du mouvement</w:t>
               </w:r>
@@ -6736,51 +6736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Saeed Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Saad,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Karasfi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6831,64 +6831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure from motion using a hybrid stereo-vision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,77 +6939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a PTZ camera in a hybrid vision system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7149,390 +7149,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-conventional imaging systems for 3D digitization of transparent objects: Shape from polarization in the IR and shape from visible fluorescence induced UV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kedir Adal</w:t>
+                <w:t xml:space="preserve">Trois algorithmes intelligents pour la numérisation 3D automatique d'objets inconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaiel Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3RD INTERNATIONAL TOPICAL MEETING ON OPTICAL SENSING AND ARTIFICIAL VISION: OSAV'2012.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860078v1</w:t>
+                <w:t xml:space="preserve">hal-00829400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois algorithmes intelligents pour la numérisation 3D automatique d'objets inconnus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yohan Fougerolle</w:t>
+                <w:t xml:space="preserve">Non conventional Imaging Systems for 3D Digitization of transparent and/or specular manufactured objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Truchetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">QCAV2013, 11th Interntional Conference on Quality Control by Artificial Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Fukuoka, Japan. pp.190-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829400v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non conventional Imaging Systems for 3D Digitization of transparent and/or specular manufactured objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-conventional imaging systems for 3D digitization of transparent objects: Shape from polarization in the IR and shape from visible fluorescence induced UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindra Rantoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bajard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aubreton</w:t>
+                <w:t xml:space="preserve">Kedir Adal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCAV2013, 11th Interntional Conference on Quality Control by Artificial Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3RD INTERNATIONAL TOPICAL MEETING ON OPTICAL SENSING AND ARTIFICIAL VISION: OSAV'2012.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Pétersbourg, Russia. pp.34-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4809689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831495v1</w:t>
+                <w:t xml:space="preserve">hal-00860078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View planning algorithms for fully automatic 3D acquisition of unknown objects</w:t>
               </w:r>
@@ -7626,51 +7626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un système de stéréo-vision hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,51 +7734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Omni-)Pola-Catadioptric Vision: Ideas and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8175,64 +8175,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche performante de suivi visuel pour les caméras catadioptriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8322,51 +8322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8417,64 +8417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Moving Objects With a Catadioptric Sensor Using Particle Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8646,51 +8646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8715,77 +8715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Visual Saliency for Object Tracking with Particle Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mériaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2010. 18th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Aalborg, Denmark. pp.1776-1780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9039,51 +9039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mosaddegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9210,230 +9210,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Matching across Catadioptric Images under Short Baseline Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saleh Mosaddeg</w:t>
+                <w:t xml:space="preserve">Mirror-based matching of catadioptric images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fofi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Omnidirectional Vision (OMNIVIS'2008) in conjunction with ECCV'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICIP'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443681v1</w:t>
+                <w:t xml:space="preserve">hal-00443678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirror-based matching of catadioptric images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Line Matching across Catadioptric Images under Short Baseline Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mosaddeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ainouz-Zemouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, San diego, United States</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Omnidirectional Vision (OMNIVIS'2008) in conjunction with ECCV'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443678v1</w:t>
+                <w:t xml:space="preserve">hal-00443681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Survey on Invisible Structured Light</w:t>
               </w:r>
@@ -10030,51 +10030,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Behaviour Based Bio-Inspired Polarization Techniques in Computer Vision and Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El Rahman Shabayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,90 +10147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scanning of Transparent Objects by means of Non Conventional Imaging Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Meriaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Rantoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gönen Eren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sanchez-Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aamir Saeed Malik (Universiti Teknologi Petronas, Malaysia); Tae Sun Choi (Gwangju Institute of Science and Technology, Korea); Humaira Nisar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depth Map and 3D Imaging Applications: Algorithms and Technologies</w:t>
@@ -11174,51 +11174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453927v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bakir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karasfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meriaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.07.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Malik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.07.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zawawi Jamaluddin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2017.00019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abul Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Saeed Malik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir S. Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2708133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.013634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394396v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2517207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Khalfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.245-269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.3.037001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00726075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Rantoson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201207.004354" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00726073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.08.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5RK5VKW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00686869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolz Christophe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.3.033601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Adema-Labille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meriaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Torres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen Eren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytul Ercil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Truchetet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2046694" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Matabosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Batlle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.10.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2958290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Forest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.05.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Assal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Mateo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ciron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clamens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fauvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delamare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fauvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izzul Azri Bin Zainol Azman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Binti Sarlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccubea54992.2022.10011027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fauvet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kornalewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier-Herbeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Alexakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010266203880398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raabid Hussain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom Berihu Girum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Cherenkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Chibane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02369128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525780v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01628324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588439v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad Naufal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995961" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01890313v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_44" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labr&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillocher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pani Danda Paudel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484793v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7734066" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aamir Saeed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad," TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Karasfi," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Salih Ali," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman," TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bastourous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7625758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hassan," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saad," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAS.2016.7824046" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860078v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedir Adal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809689" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bajard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; D. Sidib&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Al-Ismaeil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683925v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aigueperse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rameau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00627905v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00581805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00584682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddeg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Muhammad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443681v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443678v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sliwa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Voisin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.525369" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2539-6.ch011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez-Secades" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132371v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Afzal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Aouada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antunes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mirbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02157633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950264v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453927v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayeb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bakir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092849" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565160v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansen Jiang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danda Pani Paudel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fougerolle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3055766" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282535v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. S Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fofi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karasfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meriaudeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.07.032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.004838" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01627107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Malik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.07.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01620563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zawawi Jamaluddin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fict.2017.00019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abul Hassan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Saeed Malik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir S. Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2708133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01433034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.013634" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394396v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2517207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaiel Khalfaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.31.245-269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807516v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz-Zemouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddegh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Bensrhair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.3.037001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.04.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;riaudeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Stolz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Rantoson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201207.004354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman Shabayek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-011-9588-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00726075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00726073v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021105" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2012.08.017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5RK5VKW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00686869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stolz Christophe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Meriaudeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.3.033601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Sidib&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Demonceaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2011.2838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00618557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herma Adema-Labille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meriaudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen Eren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aytul Ercil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Truchetet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2010.2046694" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583148v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578332v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl&#232;s Matabosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Salvi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Batlle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.10.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608492v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2958290" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Forest" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2006.05.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00578336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856787v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Assal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Mateo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ciron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307792v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clamens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rodriguez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fauvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27945.77924" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delamare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fauvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izzul Azri Bin Zainol Azman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliza Binti Sarlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iccubea54992.2022.10011027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;ger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Go&#239;c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fauvet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Kornalewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2586575" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier-Herbeck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2589165" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156063v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Alexakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duverne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010266203880398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raabid Hussain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kibrom Berihu Girum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Saint" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kacem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Cherenkova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Papadopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Chibane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02369128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strubel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchon Marc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2521421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779176v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Crombez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01588439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad Naufal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995961" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01890313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_44" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266945" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01628324v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01564460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Labr&#233;g&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillocher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584238v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pani Danda Paudel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman," TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mazen Hittawe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01435077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Aamir Saeed" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saad," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Karasfi," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Salih Ali," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434938v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Saad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484793v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7734066" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338632v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01441578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bastourous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naufal Saad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2016.7625758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Hassan," TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Saad," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIAS.2016.7824046" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238551v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968425v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829400v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831495v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bajard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedir Adal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809689" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829446v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; D. Sidib&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742548v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Al-Ismaeil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683925v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aigueperse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909164" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656553v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00742544v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rameau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00627905v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00581805v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00584682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443676v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mosaddeg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Muhammad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325323v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ainouz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443682v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443678v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443681v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690535v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Sliwa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Voisin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.525369" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198549v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198553v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2539-6.ch011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645717v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sanchez-Secades" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sauvage" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cognard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777534v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132371v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Afzal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Aouada" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Antunes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mirbach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-02157633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950264v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>