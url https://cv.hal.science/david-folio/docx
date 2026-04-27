--- v0 (2026-04-04)
+++ v1 (2026-04-27)
@@ -2932,235 +2932,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of robotized electromagnetic actuation system for magnetic microrobots devoted to minimally invasive ophthalmic surgery</w:t>
+                <w:t xml:space="preserve">Performance Metrics for a Robotic Actuation System using Static and Mobile Electromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruipeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Symposium on Medical Robotics (ISMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Atlanta, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2474-2480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMR.2019.8710208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598800v1</w:t>
+                <w:t xml:space="preserve">hal-03528527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Metrics for a Robotic Actuation System using Static and Mobile Electromagnets</w:t>
+                <w:t xml:space="preserve">Study of robotized electromagnetic actuation system for magnetic microrobots devoted to minimally invasive ophthalmic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruipeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2474-2480, </w:t>
+              <w:t xml:space="preserve">2019 International Symposium on Medical Robotics (ISMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Atlanta, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMR.2019.8710208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528527v1</w:t>
+                <w:t xml:space="preserve">hal-03598800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Electromagnetics Performances of Magnetic Microrobotics Systems</w:t>
               </w:r>
@@ -3595,524 +3595,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Microbot Design Framework for Antiangiogenic Tumor Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyès Mellal</w:t>
+                <w:t xml:space="preserve">Catalytic Tubular Microjet Propulsion Model for Endovascular Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Seattle, Washington,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212140v1</w:t>
+                <w:t xml:space="preserve">hal-01160826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Tubular Microjet Propulsion Model for Endovascular Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sarkis</w:t>
+                <w:t xml:space="preserve">Magnetic Microbot Design Framework for Antiangiogenic Tumor Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyès Mellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2015, Seattle, Washington,, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160826v1</w:t>
+                <w:t xml:space="preserve">hal-01212140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Nanomanipulation Control based on Laser Beam Feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Amari</w:t>
+                <w:t xml:space="preserve">Study on Rotational and Unclogging Motions of Magnetic Chain-Like Microrobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, USA, United States. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070682v1</w:t>
+                <w:t xml:space="preserve">hal-01075291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Rotational and Unclogging Motions of Magnetic Chain-Like Microrobot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
+                <w:t xml:space="preserve">Robust Tracking of a Two-Fingered Micromanipulation System Working Through the Focus of an Optical Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference (ACC'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, OR, USA, United States. pp.1613-1618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075291v1</w:t>
+                <w:t xml:space="preserve">hal-01070678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Tracking of a Two-Fingered Micromanipulation System Working Through the Focus of an Optical Beam</w:t>
+                <w:t xml:space="preserve">Robust Nanomanipulation Control based on Laser Beam Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, USA, United States. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01070678v1</w:t>
+                <w:t xml:space="preserve">hal-01070682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Force Sensing of a Magnetic Microrobot in a Viscous Flow</w:t>
               </w:r>
@@ -5009,226 +5009,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular navigation of a ferromagnetic microrobot using MRI-based predictive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
+                <w:t xml:space="preserve">A new sensor self-calibration framework from velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Anchorage, Alaska, United States. pp.1524-1529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635340v1</w:t>
+                <w:t xml:space="preserve">inria-00544787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sensor self-calibration framework from velocity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+                <w:t xml:space="preserve">Endovascular navigation of a ferromagnetic microrobot using MRI-based predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan, France. pp.2804 -2809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544787v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI-based predictive control of a ferromagnetic microrobot navigating in blood vessels</w:t>
               </w:r>
@@ -6202,51 +6202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F15AD0"/>
+    <w:nsid w:val="D784AE61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6350,51 +6350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5167FB24"/>
+    <w:nsid w:val="EE74E51D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-folio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9430-6091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124024785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5808-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dfolio.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=XQVc6JMAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=15924858900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-centrevaldeloire.academia.edu/DavidFolio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/David_Folio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Botros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3264746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruipeng Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3139192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00081-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaen Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mellal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3107102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103674" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2803803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2638446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Petruska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b04224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruska J. Andrew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305963v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2016.1166305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mellal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2535380" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2733-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2236092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855311X617470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X568657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13645706.2010.481402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR.2019.8710208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEM.2019.8778897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8001917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859244" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chunbo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wortmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluge Alexander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif Zeeshan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Shou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650803" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232280_0010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9780-1_100927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-folio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9430-6091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124024785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5808-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dfolio.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=XQVc6JMAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=15924858900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-centrevaldeloire.academia.edu/DavidFolio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/David_Folio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Botros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3264746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruipeng Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3139192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00081-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaen Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mellal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3107102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103674" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2803803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2638446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Petruska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b04224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruska J. Andrew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305963v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2016.1166305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mellal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2535380" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2733-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2236092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855311X617470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X568657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13645706.2010.481402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR.2019.8710208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEM.2019.8778897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8001917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chunbo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wortmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluge Alexander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif Zeeshan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Shou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650803" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232280_0010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9780-1_100927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>