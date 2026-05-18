--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -2932,235 +2932,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Metrics for a Robotic Actuation System using Static and Mobile Electromagnets</w:t>
+                <w:t xml:space="preserve">Study of robotized electromagnetic actuation system for magnetic microrobots devoted to minimally invasive ophthalmic surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruipeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2474-2480, </w:t>
+              <w:t xml:space="preserve">2019 International Symposium on Medical Robotics (ISMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Atlanta, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISMR.2019.8710208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528527v1</w:t>
+                <w:t xml:space="preserve">hal-03598800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of robotized electromagnetic actuation system for magnetic microrobots devoted to minimally invasive ophthalmic surgery</w:t>
+                <w:t xml:space="preserve">Performance Metrics for a Robotic Actuation System using Static and Mobile Electromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruipeng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Symposium on Medical Robotics (ISMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Atlanta, United States. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.2474-2480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMR.2019.8710208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598800v1</w:t>
+                <w:t xml:space="preserve">hal-03528527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Electromagnetics Performances of Magnetic Microrobotics Systems</w:t>
               </w:r>
@@ -3595,429 +3595,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Tubular Microjet Propulsion Model for Endovascular Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sarkis</w:t>
+                <w:t xml:space="preserve">Magnetic Microbot Design Framework for Antiangiogenic Tumor Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyès Mellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2015, Seattle, Washington,, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160826v1</w:t>
+                <w:t xml:space="preserve">hal-01212140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Microbot Design Framework for Antiangiogenic Tumor Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyès Mellal</w:t>
+                <w:t xml:space="preserve">Catalytic Tubular Microjet Propulsion Model for Endovascular Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Seattle, Washington,, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212140v1</w:t>
+                <w:t xml:space="preserve">hal-01160826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Rotational and Unclogging Motions of Magnetic Chain-Like Microrobot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
+                <w:t xml:space="preserve">Robust Tracking of a Two-Fingered Micromanipulation System Working Through the Focus of an Optical Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference (ACC'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, OR, USA, United States. pp.1613-1618, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075291v1</w:t>
+                <w:t xml:space="preserve">hal-01070678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Tracking of a Two-Fingered Micromanipulation System Working Through the Focus of an Optical Beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Amari</w:t>
+                <w:t xml:space="preserve">Study on Rotational and Unclogging Motions of Magnetic Chain-Like Microrobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01070678v1</w:t>
+                <w:t xml:space="preserve">hal-01075291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Nanomanipulation Control based on Laser Beam Feedback</w:t>
               </w:r>
@@ -5009,226 +5009,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new sensor self-calibration framework from velocity measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+                <w:t xml:space="preserve">Endovascular navigation of a ferromagnetic microrobot using MRI-based predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan, France. pp.2804 -2809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00544787v1</w:t>
+                <w:t xml:space="preserve">hal-00635340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular navigation of a ferromagnetic microrobot using MRI-based predictive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Belharet</w:t>
+                <w:t xml:space="preserve">A new sensor self-calibration framework from velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Ferreira</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Anchorage, Alaska, United States. pp.1524-1529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635340v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MRI-based predictive control of a ferromagnetic microrobot navigating in blood vessels</w:t>
               </w:r>
@@ -6202,51 +6202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D784AE61"/>
+    <w:nsid w:val="4F7B4FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6350,51 +6350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EE74E51D"/>
+    <w:nsid w:val="ED3DB0B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-folio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9430-6091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124024785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5808-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dfolio.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=XQVc6JMAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=15924858900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-centrevaldeloire.academia.edu/DavidFolio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/David_Folio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Botros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3264746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruipeng Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3139192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00081-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaen Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mellal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3107102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103674" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2803803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2638446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Petruska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b04224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruska J. Andrew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305963v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2016.1166305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mellal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2535380" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2733-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2236092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855311X617470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X568657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13645706.2010.481402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528527v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598800v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR.2019.8710208" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEM.2019.8778897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8001917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160826v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chunbo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wortmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluge Alexander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif Zeeshan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Shou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650803" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232280_0010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9780-1_100927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-folio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9430-6091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124024785" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-5808-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dfolio.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=XQVc6JMAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopus.com/authid/detail.uri?authorId=15924858900" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-centrevaldeloire.academia.edu/DavidFolio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/David_Folio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Botros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alkhatib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Folio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3264746" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruipeng Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi14010091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3139192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758932v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43154-022-00081-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaen Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202200192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12010456" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mellal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belharet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3107102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103674" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sarkis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2803803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2016.2638446" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Petruska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b04224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krupa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Novales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vieyres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2314773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumjin Jang," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wiget," TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petruska J. Andrew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhong Chen," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305963v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dahmen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Fatikow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599612.2016.1166305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly&#232;s Mellal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2016.2535380" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2733-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Amari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2236092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungsik Kim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ladjal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2174357" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cadenat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Durand-Petiteville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156855311X617470" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918611X568657" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619086v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13645706.2010.481402" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9812114" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMR.2019.8710208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPEM.2019.8778897" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2017.8001917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS.2016.7561740" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487338" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859244" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chunbo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771178v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOT.2012.6403290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714370v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Wortmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kluge Alexander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6386244" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arif Zeeshan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Shou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6048651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624922v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjune Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979868" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650803" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635334v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5628063" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813232280_0010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9780-1_100927" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00172507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03483203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>