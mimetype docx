--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -628,235 +628,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representações sociais e educação terapêutica: questões teórico-práticas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La figure du « jeune de banlieue » dans la construction sociale du harcèlement de rue : racialisation d’une violence sexiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/s0104-12902020190299⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.125.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824941v1</w:t>
+                <w:t xml:space="preserve">hal-03125476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du « jeune de banlieue » dans la construction sociale du harcèlement de rue : racialisation d’une violence sexiste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representações sociais e educação terapêutica: questões teórico-práticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Lira dos Santos Aléssio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Saúde e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.125.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s0104-12902020190299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125476v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
               </w:r>
@@ -1152,710 +1152,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.135910531878189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827188v1</w:t>
+                <w:t xml:space="preserve">hal-02527754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie Sociale de la Santé et compétences psychosociales en éducation thérapeutique : des enjeux pour la recherche et pour la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“One Doesn’t Slap a Girl But…” Social Representations and Legitimization of Intimate Partner Violence in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (9), pp.637-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825606v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+                <w:t xml:space="preserve">La stigmatisation sociale des personnes vivant avec la schizophrénie : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02527754v1</w:t>
+                <w:t xml:space="preserve">halshs-01977606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“One Doesn’t Slap a Girl But…” Social Representations and Legitimization of Intimate Partner Violence in a French Context</w:t>
+                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex Roles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Affilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666928v1</w:t>
+                <w:t xml:space="preserve">hal-01957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stigmatisation sociale des personnes vivant avec la schizophrénie : une revue systématique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
+                <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01977606v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychologie Sociale de la Santé et compétences psychosociales en éducation thérapeutique : des enjeux pour la recherche et pour la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affilia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957808v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to encourage non-donors to be more willing to donate blood? Testing of binding communication based interventions</w:t>
               </w:r>
@@ -1958,51 +1958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Behave like a responsible adult” – Relation between social identity and psychosocial skills at stake in self-management of a chronic disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2062,51 +2062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences psychosociales en éducation thérapeutique du patient : des enjeux pour la pratique du psychologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2205,51 +2205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2438,51 +2438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (763-777)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,51 +2533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3018,51 +3018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318809861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518818427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lira dos Santos Al&#233;ssio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902020190299" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0039" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Lampropoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girandola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1371636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105317712575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cot&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle de Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Samper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01243026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318809861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518818427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lira dos Santos Al&#233;ssio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902020190299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Lampropoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girandola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1371636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105317712575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cot&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle de Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Samper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01243026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>