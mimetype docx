--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -836,278 +836,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+                <w:t xml:space="preserve">La stigmatisation sociale des personnes vivant avec la schizophrénie : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (2), pp.237-258. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (2), pp.346-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827157v1</w:t>
+                <w:t xml:space="preserve">hal-02541585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stigmatisation sociale des personnes vivant avec la schizophrénie : une revue systématique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 84 (2), pp.346-363. </w:t>
+              <w:t xml:space="preserve">Affilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (2), pp.237-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541585v1</w:t>
+                <w:t xml:space="preserve">hal-03827157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the link between stigma and social representations among people with and without schizophrenia in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1152,494 +1152,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              <w:t xml:space="preserve">Affilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527754v1</w:t>
+                <w:t xml:space="preserve">hal-01957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“One Doesn’t Slap a Girl But…” Social Representations and Legitimization of Intimate Partner Violence in a French Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex Roles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.135910531878189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666928v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stigmatisation sociale des personnes vivant avec la schizophrénie : une revue systématique de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
+                <w:t xml:space="preserve">“One Doesn’t Slap a Girl But…” Social Representations and Legitimization of Intimate Partner Violence in a French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (9), pp.637-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01977606v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+                <w:t xml:space="preserve">La stigmatisation sociale des personnes vivant avec la schizophrénie : une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Lampropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affilia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957808v1</w:t>
+                <w:t xml:space="preserve">halshs-01977606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
               </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2406,51 +2406,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPÉTENCES PSYCHOSOCIALES ET ÉDUCATION THÉRAPEUTIQUE DU PATIENT DIABÉTIQUE DE TYPE 1 : UNE REVUE DE LITTÉRATURE</w:t>
+                <w:t xml:space="preserve">COMPÉTENCES PSYCHOSOCIALES ET ÉDUCATION THÉRAPEUTIQUE DU PATIENT DIABÉTIQUE DE TYPE 1 : UNE REVUE DE LA LITTÉRATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
@@ -2459,93 +2459,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (763-777)</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243026v1</w:t>
+                <w:t xml:space="preserve">hal-03824967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPÉTENCES PSYCHOSOCIALES ET ÉDUCATION THÉRAPEUTIQUE DU PATIENT DIABÉTIQUE DE TYPE 1 : UNE REVUE DE LA LITTÉRATURE</w:t>
+                <w:t xml:space="preserve">COMPÉTENCES PSYCHOSOCIALES ET ÉDUCATION THÉRAPEUTIQUE DU PATIENT DIABÉTIQUE DE TYPE 1 : UNE REVUE DE LITTÉRATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
@@ -2554,69 +2554,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 26 (763-777)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824967v1</w:t>
+                <w:t xml:space="preserve">hal-01243026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2660,51 +2660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3018,51 +3018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318809861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518818427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lira dos Santos Al&#233;ssio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902020190299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Lampropoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.09.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girandola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1371636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105317712575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cot&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle de Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Samper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01243026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Pladys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Stefanowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102731" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.116491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318809861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827170v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886260518818427" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.125.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lira dos Santos Al&#233;ssio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0104-12902020190299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Lampropoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.09.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blond&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girandola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tme.12376" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1371636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105317712575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cot&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle de Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Samper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01243026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>