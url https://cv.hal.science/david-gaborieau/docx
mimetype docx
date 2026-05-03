--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -628,438 +628,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régimes d’emploi précaire dans le secteur logistique : enquête dans cinq entrepôts en France et en Allemagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Barbier</w:t>
+                <w:t xml:space="preserve">La producción fluida. El almacén como forma logística en la nueva era industria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaborieau David</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/acs.43.29090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622978v1</w:t>
+                <w:t xml:space="preserve">hal-03978567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions différenciées et résistances sanitaires : les premiers mois d’épidémie dans les entrepôts logistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux sanitaires d’une pandémie dans le secteur logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798277v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux sanitaires d’une pandémie dans le secteur logistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gaborieau</w:t>
+                <w:t xml:space="preserve">Les régimes d’emploi précaire dans le secteur logistique : enquête dans cinq entrepôts en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucas Tranchant</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaborieau David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (162), pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978601v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La producción fluida. El almacén como forma logística en la nueva era industria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions différenciées et résistances sanitaires : les premiers mois d’épidémie dans les entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43, </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 105, pp. 38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7203/acs.43.29090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.105.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978567v1</w:t>
+                <w:t xml:space="preserve">hal-03798277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos batailles</w:t>
               </w:r>
@@ -1966,51 +1966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chocteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaborieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2022-0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaborieau David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.43.29090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SAVA.039.0066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chocteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaborieau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978805v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2022-0004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/acs.43.29090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaborieau David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/SAVA.039.0066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03166437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>