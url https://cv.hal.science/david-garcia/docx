--- v1 (2026-03-28)
+++ v2 (2026-04-29)
@@ -2357,51 +2357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE4F213"/>
+    <w:nsid w:val="4FD9F50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>