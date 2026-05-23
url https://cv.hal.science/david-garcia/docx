--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0003-0854-4248</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HEUklqwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,909 +213,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Jumeaux Numériques d'Enseignement : entre instrument et finalité de l'acte éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de formation/Analyses : Revue internationale de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71, https://www.pratiquesdeformation.fr/1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sensor Locations for Polymer Injection Molding Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aussem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 611-612, pp.1724-1733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Cooling of a Semi-Crystalline Polymer in the Injection Molding Process Including PVT Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bramhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Processing and Design ; Modeling, Simulation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 908, pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de thermoformage : simulation de la phase de mise en température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutaous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (5), pp.355-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of radiative heating using the ray tracing method : application to thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (1), pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape analysis and injection molding optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Formulation énergétique d'un problème elliptique et analyse d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jourlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entropie - Vol. 38 - Number 243 - pp. 58-64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02119849v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation énergétique d'un problème elliptique et analyse d'image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Shape analysis and injection molding optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie - Vol. 38 - Number 243 - pp. 58-64</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (4), pp.547-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-0256(02)00333-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126540v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer molding simulation – a mathematical imaging approach based on propagation of discrete distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jourlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (1), pp.19-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-0256(99)00096-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1104,1032 +1125,1032 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Image-Based Tool Detection in Industrial Workstations using Data Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 51st Annual Conference Of the IEEE Industrial Electronics Society (IECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, Spain. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON58223.2025.11221035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation de l'affordance d'un environnement de travail industriel : une approche basée sur l'apprentissage profond combinant données réelles et synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ouarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Dupuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications de l'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinuhé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Extended Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new framework to solve flexible jobshop scheduling problems in the context of Industry 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03718269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage stochastic program for disassembly lot-sizing under random ordering lead time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dolgui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Tlahig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization strategy for the design of injection mold cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Barcelone, France. www.4spe.org/spe-eurotec-conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du refroidissement isochore d'un polymère semi-cristallin : prise en compte du diagramme PVT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Zinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Boutaous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chantrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Way Towards Optimization of Injection Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME/JSME 2003 4th Joint Fluids Summer Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Honolulu, United States. pp.2363-2370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2139,157 +2160,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé, pour former des canaux dans un outillage, outillage forme avec un tel procède et produit programme d'ordinateur réalisant un tel procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Agazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP2720817A2. TTMI. 2014, https://worldwide.espacenet.com/patent/search/family/046456872/publication/EP2720817A2?q=pn%3DEP2720817A2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2357,51 +2378,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FD9F50E"/>
+    <w:nsid w:val="69C680A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2588,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0854-4248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1724" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bramhia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(02)00333-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20VJL4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(99)00096-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZTJQCNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.580" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brahmia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0854-4248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HEUklqwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084546v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1724" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bramhia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutaous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Courbebaisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jourlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119849v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(02)00333-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20VJL4X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-0256(99)00096-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZTJQCNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ouarab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.580" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brahmia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Boutaous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourgin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Agazzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Jarny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>