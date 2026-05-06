--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -3895,200 +3895,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and evaluation of air traffic complexity metrics</w:t>
+                <w:t xml:space="preserve">Évaluation of air traffic complexity metrics using neural networks and sector status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2006, 25th Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938180v1</w:t>
+                <w:t xml:space="preserve">hal-00938105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation of air traffic complexity metrics using neural networks and sector status</w:t>
+                <w:t xml:space="preserve">Selection and evaluation of air traffic complexity metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2006, 25th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Portland, United States. pp 1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2006.313710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938105v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t>
               </w:r>
@@ -5512,51 +5512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD91A7A3"/>
+    <w:nsid w:val="F15312A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5743,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-gianazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-3422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086301438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210122954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01878615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1065-1095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVT18J41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guittet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313710" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01284493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-gianazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-3422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086301438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210122954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01878615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1065-1095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVT18J41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guittet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313710" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01284493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>