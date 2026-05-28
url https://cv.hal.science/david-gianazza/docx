--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -896,278 +896,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive image-based information visualization for aircraft trajectory analysis</w:t>
+                <w:t xml:space="preserve">Wind parameters extraction from aircraft trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gianazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Conversy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gianazza</w:t>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru C Telea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.207-227. </w:t>
+              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp 1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987451v1</w:t>
+                <w:t xml:space="preserve">hal-00987690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind parameters extraction from aircraft trajectories</w:t>
+                <w:t xml:space="preserve">Interactive image-based information visualization for aircraft trajectory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Alligier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennady Andrienko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandru C Telea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp 1-16. </w:t>
+              <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.207-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trc.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987690v1</w:t>
+                <w:t xml:space="preserve">hal-00987451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the aircraft mass and thrust to improve the ground-based trajectory prediction of climbing flights</w:t>
               </w:r>
@@ -3895,200 +3895,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation of air traffic complexity metrics using neural networks and sector status</w:t>
+                <w:t xml:space="preserve">Selection and evaluation of air traffic complexity metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2006, 25th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Portland, United States. pp 1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2006.313710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938105v1</w:t>
+                <w:t xml:space="preserve">hal-00938180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and evaluation of air traffic complexity metrics</w:t>
+                <w:t xml:space="preserve">Évaluation of air traffic complexity metrics using neural networks and sector status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gianazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guittet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2006, 25th Digital Avionics Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRAT 2006, 2nd International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Belgrade, Serbia. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2006.313710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938180v1</w:t>
+                <w:t xml:space="preserve">hal-00938105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the 3D-separation of Air Traffic Flows</w:t>
               </w:r>
@@ -5512,51 +5512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F15312A5"/>
+    <w:nsid w:val="C6DF9138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5743,51 +5743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-gianazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-3422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086301438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210122954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01878615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1065-1095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVT18J41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guittet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313710" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01284493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/david-gianazza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-3422" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086301438" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210122954" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05364285v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gaume" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gianazza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2025.101669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04930691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59490/joas.2023.7222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03948501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01782-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01878615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.08.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghasemi Hamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2519266" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01181173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2437452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987690v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2014.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru C Telea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.03.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2013.08.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.1065-1095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-DVT18J41-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05525354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Bilgin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Fremond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Chauvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05369446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Degaugue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05074724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02547511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIDA-AT48540.2020.9049206" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02178437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01652046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01592233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353960v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01168664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911686v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00911709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Vanaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gotteland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938734v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863090v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938480v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Beboux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Allignol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938180v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guittet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2006.313710" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Archambault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2004.1391275" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990278v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2002.1067912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00990391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01278359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119261513.ch1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02967668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05296792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alliot Jean-Marc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotteland Jean-Baptiste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaret Charlie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/metaheuristiques-9782212139297/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01284493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>