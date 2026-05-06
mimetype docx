--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -351,291 +351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sulfur and Water Vapor on High-Temperature Oxidation Resistance of an Alumina-Forming Austenitic Alloy</w:t>
+                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Allo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jouen</w:t>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10028-9⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225463v1</w:t>
+                <w:t xml:space="preserve">hal-03430291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">Influence of Sulfur and Water Vapor on High-Temperature Oxidation Resistance of an Alumina-Forming Austenitic Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Allo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (5-6), pp.359-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430291v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zein additive on perfume evaporation</w:t>
               </w:r>
@@ -666,126 +666,117 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.G. Gangwe Nana</w:t>
+                <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jourdain</w:t>
+                <w:t xml:space="preserve">Benoit Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 40 (6), pp.575-582. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110538v1</w:t>
+                <w:t xml:space="preserve">hal-03469490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zein additive on perfume evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cabin-Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -794,107 +785,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.G. Gangwe Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jourdain</w:t>
+                <w:t xml:space="preserve">B. Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 40 (6), pp.575-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469490v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division-Based, Growth Rate Diversity in Bacteria</w:t>
               </w:r>
@@ -3126,77 +3126,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gangwe Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poutrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMET 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cergy-Pontoise, France</w:t>
@@ -3551,51 +3551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10028-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delcorte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7100489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z9NSPHQJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11665F400F52157ABF41C74C0CEBA51108018BDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac051518u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FG0DJ5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.10125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P03RNGTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2000.00690.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(99)80062-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibuoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir Misevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10028-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delcorte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7100489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z9NSPHQJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11665F400F52157ABF41C74C0CEBA51108018BDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac051518u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FG0DJ5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.10125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P03RNGTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2000.00690.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(99)80062-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibuoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir Misevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>