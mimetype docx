--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -351,291 +351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
+                <w:t xml:space="preserve">Influence of Sulfur and Water Vapor on High-Temperature Oxidation Resistance of an Alumina-Forming Austenitic Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+                <w:t xml:space="preserve">Justine Allo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian David</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (5-6), pp.359-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430291v1</w:t>
+                <w:t xml:space="preserve">hal-03225463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sulfur and Water Vapor on High-Temperature Oxidation Resistance of an Alumina-Forming Austenitic Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium transport in olivine mantle: new insights from miniaturized study of volume and grain boundary diffusion in Mg2SiO4 bi-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gibouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Allo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jouen</w:t>
+                <w:t xml:space="preserve">Bertrand Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">Adrian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wilfrid Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95 (5-6), pp.359-376. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176 (99), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10028-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-021-01859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225463v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zein additive on perfume evaporation</w:t>
               </w:r>
@@ -3551,51 +3551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225463v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10028-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delcorte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7100489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z9NSPHQJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11665F400F52157ABF41C74C0CEBA51108018BDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac051518u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FG0DJ5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.10125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P03RNGTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2000.00690.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(99)80062-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibuoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir Misevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delaune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Klaes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Allo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10028-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Radiguet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian David" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Prellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01859-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cabin-Flaman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poutrain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gangwe Nana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Gangwe Nana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jourdain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12500" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Y. Gangwe Nana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ripoll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00849" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Audinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.8361.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056559" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440998v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;nicolas Audinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Monnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201685t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delcorte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp7100489" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z9NSPHQJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric D&#233;rue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Verdus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20270" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11665F400F52157ABF41C74C0CEBA51108018BDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac051518u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9FG0DJ5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115928v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.10125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P03RNGTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuissier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demarty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2818.2000.00690.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02109198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-4900(99)80062-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerezo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gibuoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sijbrandij" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Venker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996533" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01513108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Debreux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gibouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poutrain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gradimir Misevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rasser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric D&#233;rue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>